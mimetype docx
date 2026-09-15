--- v0 (2026-06-20)
+++ v1 (2026-09-15)
@@ -21,257 +21,264 @@
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="00000000" w:rsidP="00B272F7">
+    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="00891B01" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property name"/>
           <w:tag w:val="property name"/>
           <w:id w:val="-669639817"/>
           <w:placeholder>
             <w:docPart w:val="962353FB593A44E5ACA021C61C19D40B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B272F7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Preferred property name here. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="00000000" w:rsidP="00B272F7">
+    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="00891B01" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="inventory number"/>
           <w:tag w:val="inventory number"/>
           <w:id w:val="2005319181"/>
           <w:placeholder>
             <w:docPart w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F6659">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
+    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="00891B01" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="street/number"/>
           <w:tag w:val="street/number"/>
           <w:id w:val="-1545594405"/>
           <w:placeholder>
             <w:docPart w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE7E8A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Stree</w:t>
           </w:r>
           <w:r w:rsidR="00B8586F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>t &amp; number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
+    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="00891B01" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Town/town vicinity"/>
           <w:tag w:val="Town/town vicinity"/>
           <w:id w:val="364028611"/>
           <w:placeholder>
             <w:docPart w:val="488C55085EED4F2280F798DCC39CDC2C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Town or Town vicinity</w:t>
           </w:r>
           <w:r w:rsidR="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
+    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="00891B01" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Approx. date of construction"/>
           <w:tag w:val="Approx. date of construction"/>
           <w:id w:val="661522745"/>
           <w:placeholder>
             <w:docPart w:val="B516103870C14C439A85F5089B52F6E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E6320F" w:rsidRPr="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Approx. date of construction</w:t>
           </w:r>
           <w:r w:rsidR="00191EA9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
+    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="00891B01" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property access"/>
           <w:tag w:val="property access"/>
           <w:id w:val="-881094014"/>
           <w:placeholder>
             <w:docPart w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Public" w:value="Public"/>
             <w:listItem w:displayText="Private" w:value="Private"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Choose </w:t>
           </w:r>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>property</w:t>
           </w:r>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> privacy.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="09D27314" w14:textId="08328A5B" w:rsidR="00C12DD5" w:rsidRDefault="00C12DD5" w:rsidP="00C4378E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Capsule Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B04C14" w14:textId="61051254" w:rsidR="003D7363" w:rsidRPr="00C4378E" w:rsidRDefault="00000000" w:rsidP="00C4378E">
+    <w:p w14:paraId="43B04C14" w14:textId="61051254" w:rsidR="003D7363" w:rsidRPr="00C4378E" w:rsidRDefault="00891B01" w:rsidP="00C4378E">
       <w:pPr>
         <w:ind w:left="90"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="description"/>
           <w:tag w:val="description"/>
           <w:id w:val="733896276"/>
           <w:placeholder>
             <w:docPart w:val="90046FC604824A178946ED8C65F4601E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Enter capsule </w:t>
           </w:r>
           <w:r w:rsidR="00972104">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>summary</w:t>
           </w:r>
           <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C12DD5">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
@@ -569,50 +576,51 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>not for publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="97069386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4F6CF6C2" w14:textId="52989E0B" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="00FD4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7740"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000346AC" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
@@ -716,91 +724,97 @@
             <w:listItem w:displayText="Anne Arundel County" w:value="Anne Arundel County"/>
             <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
             <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
             <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
             <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
             <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
             <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
             <w:listItem w:displayText="Charles County" w:value="Charles County"/>
             <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
             <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
             <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
             <w:listItem w:displayText="Harford County" w:value="Harford County"/>
             <w:listItem w:displayText="Howard County" w:value="Howard County"/>
             <w:listItem w:displayText="Kent County" w:value="Kent County"/>
             <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
             <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
             <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
             <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
             <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
             <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
             <w:listItem w:displayText="Washington County" w:value="Washington County"/>
             <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
             <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>county here</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>vicinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-789587104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="45428242" w14:textId="1874BC27" w:rsidR="006F62DF" w:rsidRPr="006A1496" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1667,295 +1681,302 @@
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F68">
         <w:t>Contributing Resource in National Register District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="457222502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Contributing Resource in Local Historic District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1448745448"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B492DD3" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Eligible for the National Register </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-689376498"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Ineligible for the National Register </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1141727111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="616FB504" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Recorded by HABS/HAER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-927032899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Historic Structure Report or Research Report at MHT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1063452686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0E6768" w14:textId="77777777" w:rsidR="006A2909" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:sectPr w:rsidR="006A2909" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="796801609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B66F8">
         <w:t xml:space="preserve">If other, please explain: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -2035,162 +2056,167 @@
       </w:r>
       <w:r w:rsidRPr="008E66F8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ategory</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">district </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-700252252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">building(s) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-52240847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structure </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-962341880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">site </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-548919409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">object </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1839837900"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6407EC74" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
@@ -2202,292 +2228,300 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">public </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="683944742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">private </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1685281955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-842941533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1F06FDE7" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">agriculture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-6672111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">commerce/trade </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1639257387"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B41E86">
         <w:t>defense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="745304743"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B41E86">
         <w:t>domes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tic </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1769540517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="290261746"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A473FA3" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4950"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
@@ -2496,483 +2530,496 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">funerary </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-257759106"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">government </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1073653397"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">health care </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-117000433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-185677001"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">landscape </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1093314433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4A613D4F" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2250"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5220"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0B11">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>function</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">recreation/culture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1517888696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1473205162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1642492687"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">transportation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="576866303"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">work in progress </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-183600211"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F79EB86" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRPr="00827360" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">unknown </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-467825587"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vacant/not in use </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1665307033"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="239446409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(specify: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
@@ -3770,260 +3817,268 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">excellent </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-988637140"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> good </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1164780194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">fair </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1507667840"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deteriorated </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1124743342"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ruins </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1576479669"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> altered </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="74794559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0F604420" w14:textId="1D93A682" w:rsidR="006A6BFA" w:rsidRDefault="006A6BFA" w:rsidP="006A6BFA">
       <w:r>
         <w:t>Prepare both a one paragraph summary and a comprehensive description of the resource and its various elements as it exists today.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="summary"/>
         <w:tag w:val="summary"/>
         <w:id w:val="180708568"/>
         <w:placeholder>
           <w:docPart w:val="244C1214EF5A4B698CBB7AA2743F063C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="142D6CDC" w14:textId="2713A407" w:rsidR="003B3522" w:rsidRDefault="003B3522" w:rsidP="006A6BFA">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert one paragraph summary here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="comprehensive description"/>
         <w:tag w:val="comprehensive description"/>
         <w:id w:val="-456798815"/>
         <w:placeholder>
           <w:docPart w:val="E082AC64E4EA417C964E8F81480554B0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0CC89A06" w14:textId="77777777" w:rsidR="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="38F1AD1D" w14:textId="1E7D3612" w:rsidR="00B777F3" w:rsidRPr="00B777F3" w:rsidRDefault="00B777F3" w:rsidP="00B777F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:sectPr w:rsidR="00B777F3" w:rsidRPr="00B777F3" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -4063,383 +4118,379 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>1600-1699</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1897725541"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1700-1799</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1160616087"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1800-1899</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-277645654"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1900-1999</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1678385637"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>2000-</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="660355844"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0E1FA9E6" w14:textId="0C13CC3A" w:rsidR="00AD2CDD" w:rsidRDefault="008137FB" w:rsidP="00B04074">
+    <w:p w14:paraId="631519BA" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6930"/>
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>agriculture</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">agriculture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-749742897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
-        <w:t>archaeology</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">archaeology </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2020656206"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
-        <w:t>archi</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">tecture </w:t>
+        <w:t xml:space="preserve">architecture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1224211346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">art </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2008784471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">commerce </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="425767564"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">communications </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1619604247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FAAB6E2" w14:textId="2051ADF5" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
+    <w:p w14:paraId="3B88D1DB" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
-          <w:tab w:val="left" w:pos="4050"/>
-[...2 lines deleted...]
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="3870"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="7290"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">community planning </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1517305064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
@@ -4545,377 +4596,356 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-864596736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="67661344" w14:textId="2868D56F" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
+    <w:p w14:paraId="0AE79DDF" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4320"/>
-          <w:tab w:val="left" w:pos="6480"/>
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="6300"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>area of</w:t>
       </w:r>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">entertainment/recreation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1968707192"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0059506D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:t xml:space="preserve">ethnic heritage </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-458502256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">exploration/settlement </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-2078195399"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0059506D">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">engineering </w:t>
+        <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1719089361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1B5F6CA9" w14:textId="560CFC1D" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
+    <w:p w14:paraId="72A02948" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
-          <w:tab w:val="left" w:pos="2700"/>
-[...3 lines deleted...]
-          <w:tab w:val="right" w:pos="10620"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6750"/>
+          <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">industry </w:t>
+        <w:t xml:space="preserve">invention </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="399260438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">invention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45314">
+        <w:t>landscape architecture</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1212459095"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">landscape architecture </w:t>
+        <w:t xml:space="preserve">law </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-758596903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
-        <w:t xml:space="preserve"> law </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">literature </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1227597943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FE1074">
-[...26 lines deleted...]
-      <w:r w:rsidR="0059506D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE1074">
+      <w:r>
         <w:t xml:space="preserve">maritime history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1803995677"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FE1074">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:r>
+            <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
-            <w:t>o</w:t>
+            <w:sym w:font="Wingdings" w:char="F06F"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26E2F365" w14:textId="304D7534" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00B04074">
+    <w:p w14:paraId="055CB4FB" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="8010"/>
           <w:tab w:val="decimal" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1072654874"/>
           <w14:checkbox>
@@ -5024,85 +5054,85 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1127311692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00B954D2">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">science </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2063286020"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="64F8A2FF" w14:textId="68BE7168" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
+    <w:p w14:paraId="5097C48B" w14:textId="77777777" w:rsidR="0022318F" w:rsidRDefault="0022318F" w:rsidP="0022318F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">social history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1569567085"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -5154,90 +5184,86 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="247087799"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F4163D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4163D">
+      <w:r>
         <w:t>(specify:</w:t>
       </w:r>
-      <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
           <w:tag w:val="specify other"/>
           <w:id w:val="807510900"/>
           <w:placeholder>
-            <w:docPart w:val="974AA8D93DA248FD8A70E6608281A125"/>
+            <w:docPart w:val="D2C5DCA7EDF6468AA9964BA1BE1DAAC1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F4163D">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6182A" w14:textId="23368BE0" w:rsidR="00D650F7" w:rsidRDefault="00D650F7" w:rsidP="00E722F3">
       <w:r w:rsidRPr="00410210">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>specific dates</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E12064">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="date"/>
@@ -5424,188 +5450,193 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>National Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-51472531"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:t>Maryland Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-894037503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>not evaluated</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1531759846"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="70F7F368" w14:textId="0BC5C95C" w:rsidR="00F31FC2" w:rsidRDefault="00AE72E9" w:rsidP="00F31FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00AE72E9">
         <w:t xml:space="preserve">Prepare a one-paragraph summary statement of significance addressing applicable </w:t>
       </w:r>
       <w:r w:rsidR="000D57FC">
         <w:t>area(s) of significance</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE72E9">
         <w:t>, followed by a narrative discussion of the history of the resource and its context. (For compliance projects, complete evaluation on a DOE Form – see manual.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="one-paragraph statement"/>
         <w:tag w:val="one-paragraph statement"/>
         <w:id w:val="982970766"/>
         <w:placeholder>
           <w:docPart w:val="611F53CA744C4A0688535CDC428DE318"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="30E5B052" w14:textId="7FB89439" w:rsidR="003B3522" w:rsidRDefault="003B3522" w:rsidP="00F31FC2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="left" w:pos="3330"/>
               <w:tab w:val="left" w:pos="3780"/>
               <w:tab w:val="left" w:pos="5490"/>
               <w:tab w:val="left" w:pos="6120"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter one-paragraph statement here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="narrative discussion"/>
         <w:tag w:val="narrative discussion"/>
         <w:id w:val="-308399310"/>
         <w:placeholder>
           <w:docPart w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2343DCA9" w14:textId="41DAD422" w:rsidR="009A72F6" w:rsidRDefault="00FA7D8D" w:rsidP="00C4378E">
           <w:pPr>
             <w:sectPr w:rsidR="009A72F6" w:rsidSect="00526099">
               <w:footerReference w:type="default" r:id="rId13"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
@@ -5615,50 +5646,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 9. </w:t>
       </w:r>
       <w:r w:rsidR="00081E06">
         <w:t>Bibliographic References</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="references"/>
         <w:tag w:val="references"/>
         <w:id w:val="-670714943"/>
         <w:placeholder>
           <w:docPart w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0D00CE16" w14:textId="08374A9B" w:rsidR="001730AE" w:rsidRDefault="000E1AA3" w:rsidP="00C4378E">
           <w:pPr>
             <w:sectPr w:rsidR="001730AE" w:rsidSect="00526099">
               <w:footerReference w:type="default" r:id="rId14"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5035035E" w14:textId="0F6CAB10" w:rsidR="00081E06" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
@@ -5869,50 +5901,51 @@
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="32A07A68" w14:textId="59808896" w:rsidR="00EC779D" w:rsidRDefault="00EC779D" w:rsidP="008A29A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Verbal boundary description and justification</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="boundary description"/>
         <w:tag w:val="boundary description"/>
         <w:id w:val="421148653"/>
         <w:placeholder>
           <w:docPart w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3BA0AEFC" w14:textId="77777777" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
           <w:pPr>
             <w:spacing w:before="80" w:after="80"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="587C4CFB" w14:textId="00C27406" w:rsidR="00A53E11" w:rsidRPr="00C04B6D" w:rsidRDefault="009F5FD7" w:rsidP="009F5FD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 11. </w:t>
@@ -6538,343 +6571,393 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27510EF9" w14:textId="77777777" w:rsidR="0044459A" w:rsidRDefault="0044459A" w:rsidP="0044459A">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="chainoftitletableChar"/>
           </w:rPr>
           <w:id w:val="1345595087"/>
           <w15:repeatingSection/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="chainoftitletableChar"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="chainoftitletableChar"/>
               </w:rPr>
               <w:id w:val="-882252341"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rStyle w:val="chainoftitletableChar"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
               <w:tr w:rsidR="00B37055" w:rsidRPr="00F95C25" w14:paraId="7D804A20" w14:textId="77777777" w:rsidTr="00250CBF">
                 <w:trPr>
                   <w:cantSplit/>
                 </w:trPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="grantor name"/>
                     <w:tag w:val="grantor name"/>
                     <w:id w:val="1109475886"/>
                     <w:placeholder>
                       <w:docPart w:val="C416334313D14F43804DBEDBAE9597A7"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1766" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="11DE8AF4" w14:textId="5FD56909" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>grantor</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="grantee name"/>
                     <w:tag w:val="grantee name"/>
                     <w:id w:val="1714607177"/>
                     <w:placeholder>
                       <w:docPart w:val="4662528484184572AA79B347827C56C9"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1769" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="21857BFF" w14:textId="56206BC4" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>grantee</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="date"/>
                     <w:tag w:val="date"/>
                     <w:id w:val="-1142804688"/>
                     <w:placeholder>
                       <w:docPart w:val="61FF2AE07D7143119532E295F2149B3A"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="984" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="18F2B8CF" w14:textId="74530A80" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00BC25EA" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>date</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="liber/folio"/>
                     <w:tag w:val="liber/folio"/>
                     <w:id w:val="1675602625"/>
                     <w:placeholder>
                       <w:docPart w:val="04AA62363BE149D29A77597856D42DFC"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1607" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="32A8A881" w14:textId="2D40D7BD" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:t>l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>iber/folio</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="instrument"/>
                     <w:tag w:val="instrument"/>
                     <w:id w:val="-397364659"/>
                     <w:placeholder>
                       <w:docPart w:val="FEB55F48ACB84824BC6C18A927A013DD"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1347" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="0B552566" w14:textId="2C91FFC7" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>instrument</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="consideration"/>
                     <w:tag w:val="consideration"/>
                     <w:id w:val="-1633091846"/>
                     <w:placeholder>
                       <w:docPart w:val="1DCFC75F73B3442A90DC1DD9C635A28B"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1792" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="5C8866EF" w14:textId="2ED037F1" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>consideration</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="acreage"/>
                     <w:tag w:val="acreage"/>
                     <w:id w:val="378060512"/>
                     <w:placeholder>
                       <w:docPart w:val="F4C3578822914764B690FD4A1EAD47BE"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1006" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="2E138E47" w14:textId="645D226E" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>acre</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="notes"/>
                     <w:tag w:val="notes"/>
                     <w:id w:val="-931041819"/>
                     <w:placeholder>
                       <w:docPart w:val="DA043AA2B319438BBFFE53770E01BE70"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text w:multiLine="1"/>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="chainoftitletableChar"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4119" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="3F460D7D" w14:textId="00E84952" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:spacing w:before="80" w:after="80"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>notes</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
@@ -6927,50 +7010,51 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-929581684"/>
             <w:placeholder>
               <w:docPart w:val="F244427B120A40E69D168F2D24FB27E5"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="595520054"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="770E17D6" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36748267" wp14:editId="3C60B00F">
                         <wp:extent cx="6313336" cy="6400694"/>
                         <wp:effectExtent l="0" t="0" r="0" b="635"/>
                         <wp:docPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -7004,50 +7088,51 @@
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="72B575C9" w14:textId="7D9792AD" w:rsidR="002A7A37" w:rsidRPr="00E01B39" w:rsidRDefault="00F11BD8" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-533650441"/>
                   <w:placeholder>
                     <w:docPart w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00055344">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7619002D" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="00F42D5A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Maps</w:t>
       </w:r>
@@ -7075,50 +7160,51 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1452900202"/>
             <w:placeholder>
               <w:docPart w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1813901498"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="3828C5F8" w14:textId="1A1623BF" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="111DF436" wp14:editId="48023B2B">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="421836926" name="Picture 421836926" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -7154,214 +7240,221 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="77AEFC60" w14:textId="7CEBBFBC" w:rsidR="00F559EB" w:rsidRPr="00E01B39" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="1386370615"/>
                   <w:placeholder>
                     <w:docPart w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="009943B3">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00F11BD8">
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="1842350982"/>
                   <w:placeholder>
                     <w:docPart w:val="3EA21E273783487B917008CF3213E7BA"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="-1794277077"/>
                   <w:placeholder>
                     <w:docPart w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-1330979237"/>
                   <w:placeholder>
                     <w:docPart w:val="64405BC6A594413983974F156EB05DFE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
+                    <w:listItem w:displayText="Howard County" w:value="Howard County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-956939561"/>
                   <w:placeholder>
                     <w:docPart w:val="D9974504C7924245984260FF5DFB42FE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="702517676"/>
             <w:placeholder>
               <w:docPart w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-556776076"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="611276ED" w14:textId="77777777" w:rsidR="00F42D5A" w:rsidRDefault="00F42D5A">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D32CC18" wp14:editId="70CC705C">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="528051455" name="Picture 528051455" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId16">
@@ -7394,172 +7487,178 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="1C6942C2" w14:textId="12E876C9" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="00F42D5A" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="-1273081766"/>
                   <w:placeholder>
                     <w:docPart w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="009943B3">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="-341856936"/>
                   <w:placeholder>
                     <w:docPart w:val="171E2D2AE075488486909D117DDFD720"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="1552188924"/>
                   <w:placeholder>
                     <w:docPart w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-2131076709"/>
                   <w:placeholder>
                     <w:docPart w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
+                    <w:listItem w:displayText="Howard County" w:value="Howard County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-614592981"/>
                   <w:placeholder>
                     <w:docPart w:val="86AFD7BA7E24419097090B53E53720E8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="13F3F580" w14:textId="428510AA" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
@@ -7680,59 +7779,61 @@
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="total number of photos"/>
         <w:tag w:val="total number of photos"/>
         <w:id w:val="1268279534"/>
         <w15:repeatingSection/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1731351022"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4AF2FD07" w14:textId="0C3FB66A" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4" w:rsidP="00FF4090">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">of </w:t>
               </w:r>
               <w:r w:rsidR="00C650E5">
                 <w:fldChar w:fldCharType="begin">
                   <w:ffData>
                     <w:name w:val="Text1"/>
                     <w:enabled/>
                     <w:calcOnExit w:val="0"/>
                     <w:textInput/>
                   </w:ffData>
                 </w:fldChar>
               </w:r>
               <w:bookmarkStart w:id="0" w:name="Text1"/>
               <w:r w:rsidR="00C650E5">
                 <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
               </w:r>
               <w:r w:rsidR="00C650E5">
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
@@ -7860,50 +7961,51 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-337390504"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2110425164"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="2D16743C" w14:textId="3ED82350" w:rsidR="00DB4924" w:rsidRDefault="003E6B24" w:rsidP="00C13C67">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CACEFAB" wp14:editId="7DA3CB6C">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1" name="Picture 1"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -7936,92 +8038,94 @@
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="7F581258" w14:textId="16A63F22" w:rsidR="00E01B39" w:rsidRDefault="00C13C67" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-823121837"/>
                   <w:placeholder>
                     <w:docPart w:val="3AE9BBC1159844B3A3440500813DAF15"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1501432345"/>
             <w:placeholder>
               <w:docPart w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="16207846"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="40CC8FC8" w14:textId="77777777" w:rsidR="009D48DE" w:rsidRDefault="009D48DE">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E6ACF64" wp14:editId="12A3116A">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1485024522" name="Picture 1485024522"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId16">
@@ -8051,93 +8155,94 @@
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="36C4DA37" w14:textId="02D27F32" w:rsidR="00C044C9" w:rsidRPr="00E01B39" w:rsidRDefault="009D48DE" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1966311396"/>
                   <w:placeholder>
                     <w:docPart w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00C044C9" w:rsidRPr="00E01B39" w:rsidSect="00526099">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37BD5AEB" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
+    <w:p w14:paraId="4BDB333D" w14:textId="77777777" w:rsidR="00891B01" w:rsidRDefault="00891B01" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="548A90A4" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
+    <w:p w14:paraId="2515F2F8" w14:textId="77777777" w:rsidR="00891B01" w:rsidRDefault="00891B01" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8149,492 +8254,494 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="00000000">
+  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="00891B01">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1926093872"/>
         <w:placeholder>
           <w:docPart w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006F62DF">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FEC7B98" w14:textId="273FB8F2" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
+  <w:p w14:paraId="6FEC7B98" w14:textId="789C8911" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C650E5">
+    <w:r w:rsidR="0022318F">
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Description</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2639BDC3" w14:textId="69002CD3" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
+  <w:p w14:paraId="2639BDC3" w14:textId="42FE4242" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C650E5">
+    <w:r w:rsidR="0022318F">
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Significance</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="00000000">
+  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="00891B01">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1380476264"/>
         <w:placeholder>
           <w:docPart w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C21D3F">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F09084" w14:textId="56A130B6" w:rsidR="00814B83" w:rsidRDefault="00092A74">
+  <w:p w14:paraId="43F09084" w14:textId="1B280A0F" w:rsidR="00814B83" w:rsidRDefault="00C650E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="00C650E5">
+    <w:fldSimple w:instr="STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT">
+      <w:r w:rsidR="0022318F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Chain of Title</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A77804" w14:textId="041C523A" w:rsidR="002A7A37" w:rsidRDefault="00092A74">
+  <w:p w14:paraId="24A77804" w14:textId="670F947B" w:rsidR="002A7A37" w:rsidRDefault="00C650E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="00C650E5">
+    <w:fldSimple w:instr="STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT">
+      <w:r w:rsidR="0022318F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maps</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D872AF4" w14:textId="0DFFD204" w:rsidR="002F64DD" w:rsidRDefault="00092A74">
+  <w:p w14:paraId="7D872AF4" w14:textId="72FE1BCD" w:rsidR="002F64DD" w:rsidRDefault="00C650E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="00C650E5">
+    <w:fldSimple w:instr="STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT">
+      <w:r w:rsidR="0022318F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Photo Log</w:t>
+        <w:t>Photographs</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE8285F" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
+    <w:p w14:paraId="3C5D4A45" w14:textId="77777777" w:rsidR="00891B01" w:rsidRDefault="00891B01" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A6E0AAC" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
+    <w:p w14:paraId="5E3B6459" w14:textId="77777777" w:rsidR="00891B01" w:rsidRDefault="00891B01" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="009F5FD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="inventory number"/>
         <w:tag w:val="inventory number"/>
         <w:id w:val="494306338"/>
         <w:placeholder>
           <w:docPart w:val="209423258F704266BB9BB32A70F9AB67"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001465B0">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Enter inventory number here.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03533B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="362A48D2"/>
     <w:lvl w:ilvl="0" w:tplc="251C1B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9841,50 +9948,51 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="444735822">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
     <w:rsid w:val="00012560"/>
@@ -9898,102 +10006,105 @@
     <w:rsid w:val="00050AEF"/>
     <w:rsid w:val="00053833"/>
     <w:rsid w:val="00065C9C"/>
     <w:rsid w:val="00070C30"/>
     <w:rsid w:val="000720BC"/>
     <w:rsid w:val="00072178"/>
     <w:rsid w:val="0008114F"/>
     <w:rsid w:val="00081E06"/>
     <w:rsid w:val="000867EC"/>
     <w:rsid w:val="00092A74"/>
     <w:rsid w:val="00097145"/>
     <w:rsid w:val="000A0E2A"/>
     <w:rsid w:val="000A208D"/>
     <w:rsid w:val="000A2556"/>
     <w:rsid w:val="000A4341"/>
     <w:rsid w:val="000A6215"/>
     <w:rsid w:val="000A6A76"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000C1C33"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
     <w:rsid w:val="000C7759"/>
     <w:rsid w:val="000D1846"/>
+    <w:rsid w:val="000D3302"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
     <w:rsid w:val="000D57FC"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
+    <w:rsid w:val="00112114"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
     <w:rsid w:val="00124AB9"/>
     <w:rsid w:val="00125222"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
     <w:rsid w:val="001C14F0"/>
     <w:rsid w:val="001C264B"/>
     <w:rsid w:val="001C42CD"/>
     <w:rsid w:val="001D2857"/>
     <w:rsid w:val="001D3779"/>
     <w:rsid w:val="001E0A94"/>
     <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E7FA0"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00203A8E"/>
     <w:rsid w:val="00206838"/>
     <w:rsid w:val="0021077D"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00212BF4"/>
+    <w:rsid w:val="0022318F"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00261737"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
     <w:rsid w:val="00292438"/>
     <w:rsid w:val="0029304A"/>
     <w:rsid w:val="00294A11"/>
     <w:rsid w:val="0029775C"/>
     <w:rsid w:val="002A3963"/>
     <w:rsid w:val="002A57ED"/>
     <w:rsid w:val="002A606C"/>
     <w:rsid w:val="002A6D70"/>
     <w:rsid w:val="002A7A37"/>
@@ -10010,50 +10121,51 @@
     <w:rsid w:val="002E6793"/>
     <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F7125"/>
     <w:rsid w:val="002F7FB6"/>
     <w:rsid w:val="0031023D"/>
     <w:rsid w:val="00310942"/>
     <w:rsid w:val="00317B6E"/>
     <w:rsid w:val="003205C8"/>
     <w:rsid w:val="003212B0"/>
     <w:rsid w:val="00321A41"/>
     <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
     <w:rsid w:val="00374B0F"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
+    <w:rsid w:val="003808A5"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
     <w:rsid w:val="003D3D26"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
     <w:rsid w:val="004109D4"/>
     <w:rsid w:val="00410F5B"/>
@@ -10084,173 +10196,178 @@
     <w:rsid w:val="00497C8F"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A6B61"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004C07A4"/>
     <w:rsid w:val="004C1436"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
     <w:rsid w:val="00503F41"/>
     <w:rsid w:val="005131FA"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="005256E8"/>
     <w:rsid w:val="00526099"/>
     <w:rsid w:val="00526EC2"/>
     <w:rsid w:val="00526FC6"/>
     <w:rsid w:val="00530F02"/>
     <w:rsid w:val="00532F9A"/>
     <w:rsid w:val="00536C08"/>
     <w:rsid w:val="00547688"/>
+    <w:rsid w:val="00552302"/>
     <w:rsid w:val="00563228"/>
     <w:rsid w:val="005642F7"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="00570422"/>
     <w:rsid w:val="005776A8"/>
     <w:rsid w:val="005860C6"/>
     <w:rsid w:val="005945BD"/>
     <w:rsid w:val="0059506D"/>
     <w:rsid w:val="005A0340"/>
     <w:rsid w:val="005A4614"/>
     <w:rsid w:val="005A4AC3"/>
     <w:rsid w:val="005B12E5"/>
     <w:rsid w:val="005B3312"/>
     <w:rsid w:val="005B7B6E"/>
     <w:rsid w:val="005C0F92"/>
     <w:rsid w:val="005C5C36"/>
     <w:rsid w:val="005C6DFA"/>
     <w:rsid w:val="005C7827"/>
     <w:rsid w:val="005D481D"/>
     <w:rsid w:val="005F4CFD"/>
     <w:rsid w:val="005F5367"/>
     <w:rsid w:val="005F5EFC"/>
     <w:rsid w:val="00611685"/>
     <w:rsid w:val="00611E83"/>
+    <w:rsid w:val="006122B6"/>
     <w:rsid w:val="00613DFF"/>
     <w:rsid w:val="006153AA"/>
     <w:rsid w:val="006156DD"/>
     <w:rsid w:val="00623150"/>
     <w:rsid w:val="00624266"/>
     <w:rsid w:val="006244D9"/>
     <w:rsid w:val="00626169"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="006427C5"/>
     <w:rsid w:val="0064488E"/>
     <w:rsid w:val="0065694F"/>
     <w:rsid w:val="00657518"/>
     <w:rsid w:val="00664AAD"/>
     <w:rsid w:val="0067478C"/>
     <w:rsid w:val="006768EA"/>
     <w:rsid w:val="006771F5"/>
     <w:rsid w:val="00695261"/>
     <w:rsid w:val="006973FE"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A1FF1"/>
     <w:rsid w:val="006A2909"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006A72E8"/>
     <w:rsid w:val="006B62F0"/>
     <w:rsid w:val="006B71AA"/>
     <w:rsid w:val="006C2328"/>
     <w:rsid w:val="006C7130"/>
     <w:rsid w:val="006D3060"/>
     <w:rsid w:val="006D4B8E"/>
     <w:rsid w:val="006D6F5A"/>
     <w:rsid w:val="006E2F91"/>
     <w:rsid w:val="006E3081"/>
     <w:rsid w:val="006E6612"/>
     <w:rsid w:val="006E68B7"/>
     <w:rsid w:val="006F1BB4"/>
     <w:rsid w:val="006F23F8"/>
     <w:rsid w:val="006F3881"/>
     <w:rsid w:val="006F62DF"/>
     <w:rsid w:val="006F6366"/>
     <w:rsid w:val="00702AF2"/>
     <w:rsid w:val="00703448"/>
     <w:rsid w:val="00705F70"/>
     <w:rsid w:val="00707F68"/>
     <w:rsid w:val="00722FD7"/>
     <w:rsid w:val="00730BB6"/>
     <w:rsid w:val="00731CBD"/>
     <w:rsid w:val="007324EB"/>
     <w:rsid w:val="00733C1A"/>
     <w:rsid w:val="00735A3F"/>
     <w:rsid w:val="0073604A"/>
+    <w:rsid w:val="00744B37"/>
     <w:rsid w:val="00751CEC"/>
     <w:rsid w:val="00756CC4"/>
     <w:rsid w:val="00757DEE"/>
     <w:rsid w:val="007621A6"/>
     <w:rsid w:val="007645D7"/>
     <w:rsid w:val="00765F22"/>
     <w:rsid w:val="00765F35"/>
     <w:rsid w:val="007660F2"/>
     <w:rsid w:val="00780783"/>
     <w:rsid w:val="0078196A"/>
     <w:rsid w:val="00781FAC"/>
     <w:rsid w:val="00783776"/>
     <w:rsid w:val="007B0C85"/>
     <w:rsid w:val="007B0E4E"/>
     <w:rsid w:val="007C3CE4"/>
     <w:rsid w:val="007D5DAB"/>
     <w:rsid w:val="007D60B0"/>
     <w:rsid w:val="007D6B33"/>
     <w:rsid w:val="007D7343"/>
     <w:rsid w:val="007E18AE"/>
     <w:rsid w:val="007E3899"/>
     <w:rsid w:val="007E431B"/>
     <w:rsid w:val="007F1012"/>
     <w:rsid w:val="007F276E"/>
     <w:rsid w:val="007F2D90"/>
     <w:rsid w:val="007F6418"/>
     <w:rsid w:val="00800E33"/>
     <w:rsid w:val="00806B00"/>
     <w:rsid w:val="00806BBE"/>
     <w:rsid w:val="008137FB"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="0082040D"/>
     <w:rsid w:val="008218B4"/>
     <w:rsid w:val="00823004"/>
     <w:rsid w:val="00827360"/>
     <w:rsid w:val="00827CB8"/>
     <w:rsid w:val="00833499"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00844A1F"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00857ED8"/>
     <w:rsid w:val="00866BD9"/>
     <w:rsid w:val="00870307"/>
     <w:rsid w:val="0087211F"/>
     <w:rsid w:val="0087259D"/>
     <w:rsid w:val="00880539"/>
     <w:rsid w:val="00884FDA"/>
     <w:rsid w:val="0089079D"/>
+    <w:rsid w:val="00891B01"/>
     <w:rsid w:val="008927E7"/>
+    <w:rsid w:val="008944A2"/>
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A766D"/>
     <w:rsid w:val="008B0B11"/>
     <w:rsid w:val="008B31F0"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008D079D"/>
     <w:rsid w:val="008E3B8A"/>
     <w:rsid w:val="008E66F8"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
     <w:rsid w:val="009071CB"/>
     <w:rsid w:val="00911135"/>
     <w:rsid w:val="00916791"/>
     <w:rsid w:val="00923F7E"/>
     <w:rsid w:val="009266F8"/>
@@ -10342,50 +10459,51 @@
     <w:rsid w:val="00B76A81"/>
     <w:rsid w:val="00B77124"/>
     <w:rsid w:val="00B774C6"/>
     <w:rsid w:val="00B777F3"/>
     <w:rsid w:val="00B812B5"/>
     <w:rsid w:val="00B846A5"/>
     <w:rsid w:val="00B8586F"/>
     <w:rsid w:val="00B861BB"/>
     <w:rsid w:val="00B90957"/>
     <w:rsid w:val="00B922C2"/>
     <w:rsid w:val="00B92992"/>
     <w:rsid w:val="00B92B3D"/>
     <w:rsid w:val="00B954D2"/>
     <w:rsid w:val="00BA3420"/>
     <w:rsid w:val="00BA44BD"/>
     <w:rsid w:val="00BB02EE"/>
     <w:rsid w:val="00BB26EF"/>
     <w:rsid w:val="00BB774F"/>
     <w:rsid w:val="00BC0B55"/>
     <w:rsid w:val="00BC25EA"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BD0CD6"/>
     <w:rsid w:val="00BD2584"/>
     <w:rsid w:val="00BD6992"/>
     <w:rsid w:val="00BE627E"/>
+    <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00BF2E9E"/>
     <w:rsid w:val="00BF5ADF"/>
     <w:rsid w:val="00BF7B61"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C044C9"/>
     <w:rsid w:val="00C04B6D"/>
     <w:rsid w:val="00C05A80"/>
     <w:rsid w:val="00C066F6"/>
     <w:rsid w:val="00C075D9"/>
     <w:rsid w:val="00C102B7"/>
     <w:rsid w:val="00C12DD5"/>
     <w:rsid w:val="00C13C67"/>
     <w:rsid w:val="00C155D5"/>
     <w:rsid w:val="00C163ED"/>
     <w:rsid w:val="00C21AF4"/>
     <w:rsid w:val="00C21D3F"/>
     <w:rsid w:val="00C24DC1"/>
     <w:rsid w:val="00C24E2D"/>
     <w:rsid w:val="00C25340"/>
     <w:rsid w:val="00C261F7"/>
     <w:rsid w:val="00C27139"/>
     <w:rsid w:val="00C27FF6"/>
     <w:rsid w:val="00C4378E"/>
     <w:rsid w:val="00C46905"/>
     <w:rsid w:val="00C47669"/>
@@ -10440,64 +10558,66 @@
     <w:rsid w:val="00D87FFA"/>
     <w:rsid w:val="00D9723A"/>
     <w:rsid w:val="00DA10F3"/>
     <w:rsid w:val="00DA5248"/>
     <w:rsid w:val="00DA5380"/>
     <w:rsid w:val="00DA66C0"/>
     <w:rsid w:val="00DB4924"/>
     <w:rsid w:val="00DB5519"/>
     <w:rsid w:val="00DB69E1"/>
     <w:rsid w:val="00DC17AE"/>
     <w:rsid w:val="00DC2F02"/>
     <w:rsid w:val="00DC3178"/>
     <w:rsid w:val="00DC497C"/>
     <w:rsid w:val="00DC71F1"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00DE05EC"/>
     <w:rsid w:val="00DE63E4"/>
     <w:rsid w:val="00DE6C5F"/>
     <w:rsid w:val="00DF34FD"/>
     <w:rsid w:val="00DF588A"/>
     <w:rsid w:val="00E01AE7"/>
     <w:rsid w:val="00E01B39"/>
     <w:rsid w:val="00E10FE8"/>
     <w:rsid w:val="00E12064"/>
     <w:rsid w:val="00E1460F"/>
+    <w:rsid w:val="00E14D3E"/>
     <w:rsid w:val="00E15C7A"/>
     <w:rsid w:val="00E15D5D"/>
     <w:rsid w:val="00E21C50"/>
     <w:rsid w:val="00E22F54"/>
     <w:rsid w:val="00E2401A"/>
     <w:rsid w:val="00E33864"/>
     <w:rsid w:val="00E40D50"/>
     <w:rsid w:val="00E41DD4"/>
     <w:rsid w:val="00E42A0D"/>
     <w:rsid w:val="00E45ADE"/>
     <w:rsid w:val="00E6320F"/>
     <w:rsid w:val="00E709A0"/>
     <w:rsid w:val="00E722F3"/>
     <w:rsid w:val="00E82529"/>
+    <w:rsid w:val="00E82BD3"/>
     <w:rsid w:val="00E9292C"/>
     <w:rsid w:val="00E97839"/>
     <w:rsid w:val="00EA2E03"/>
     <w:rsid w:val="00EA5759"/>
     <w:rsid w:val="00EB0B66"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB6BC3"/>
     <w:rsid w:val="00EB7440"/>
     <w:rsid w:val="00EC340A"/>
     <w:rsid w:val="00EC36BB"/>
     <w:rsid w:val="00EC7606"/>
     <w:rsid w:val="00EC779D"/>
     <w:rsid w:val="00ED59DE"/>
     <w:rsid w:val="00EE04C9"/>
     <w:rsid w:val="00EE21B2"/>
     <w:rsid w:val="00EE5FDD"/>
     <w:rsid w:val="00EF3052"/>
     <w:rsid w:val="00F02D80"/>
     <w:rsid w:val="00F034A8"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F10C11"/>
     <w:rsid w:val="00F11BD8"/>
     <w:rsid w:val="00F26C96"/>
     <w:rsid w:val="00F31FC2"/>
     <w:rsid w:val="00F33149"/>
@@ -10509,50 +10629,51 @@
     <w:rsid w:val="00F44639"/>
     <w:rsid w:val="00F559EB"/>
     <w:rsid w:val="00F6275D"/>
     <w:rsid w:val="00F6352F"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F74459"/>
     <w:rsid w:val="00F76821"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00F842A3"/>
     <w:rsid w:val="00F86F57"/>
     <w:rsid w:val="00F9313B"/>
     <w:rsid w:val="00F95C25"/>
     <w:rsid w:val="00FA3983"/>
     <w:rsid w:val="00FA7429"/>
     <w:rsid w:val="00FA7D8D"/>
     <w:rsid w:val="00FB4FB0"/>
     <w:rsid w:val="00FD1868"/>
     <w:rsid w:val="00FD3CC1"/>
     <w:rsid w:val="00FD4A31"/>
     <w:rsid w:val="00FE1074"/>
     <w:rsid w:val="00FE1441"/>
     <w:rsid w:val="00FE5667"/>
     <w:rsid w:val="00FE56C4"/>
     <w:rsid w:val="00FF4090"/>
+    <w:rsid w:val="2C801DCD"/>
     <w:rsid w:val="351AEFFC"/>
     <w:rsid w:val="4E4673AB"/>
     <w:rsid w:val="7443FF7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12138,80 +12259,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
             <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B04"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
-[...28 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
             <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E454"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
@@ -14736,50 +14827,79 @@
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{64A24643-4B10-4C37-BF91-89E702123D68}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
           <w:pPr>
             <w:pStyle w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
           </w:pPr>
           <w:r w:rsidRPr="001557C4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:bCs/>
               <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2C5DCA7EDF6468AA9964BA1BE1DAAC1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84B05E7F-0C1F-4507-925B-AED8FEB60453}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A0590B" w:rsidRDefault="00D21C0B" w:rsidP="00D21C0B">
+          <w:pPr>
+            <w:pStyle w:val="D2C5DCA7EDF6468AA9964BA1BE1DAAC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F2347">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -14790,51 +14910,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15216,62 +15335,67 @@
     <w:rsid w:val="000A6215"/>
     <w:rsid w:val="000D3302"/>
     <w:rsid w:val="00112114"/>
     <w:rsid w:val="00202BA0"/>
     <w:rsid w:val="00246287"/>
     <w:rsid w:val="002E07AC"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00410FC9"/>
     <w:rsid w:val="004260A0"/>
     <w:rsid w:val="004430A7"/>
     <w:rsid w:val="004A554D"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="005E4B6F"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="006122B6"/>
     <w:rsid w:val="00653931"/>
     <w:rsid w:val="006A72E8"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="007C7A83"/>
     <w:rsid w:val="008337C0"/>
+    <w:rsid w:val="008944A2"/>
     <w:rsid w:val="00895CC6"/>
+    <w:rsid w:val="008C5698"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="00905577"/>
     <w:rsid w:val="00943CC9"/>
     <w:rsid w:val="009811AE"/>
     <w:rsid w:val="009A4417"/>
+    <w:rsid w:val="00A0590B"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="00D21C0B"/>
     <w:rsid w:val="00DC17AE"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00E04085"/>
+    <w:rsid w:val="00E14D3E"/>
     <w:rsid w:val="00E709A0"/>
     <w:rsid w:val="00F02D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15685,51 +15809,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00075AA8"/>
+    <w:rsid w:val="00D21C0B"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
     <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -16727,50 +16851,54 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
     <w:name w:val="209423258F704266BB9BB32A70F9AB674"/>
     <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E6E5661A4014938AEE3363F1BB7B54D">
     <w:name w:val="6E6E5661A4014938AEE3363F1BB7B54D"/>
     <w:rsid w:val="00075AA8"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2C5DCA7EDF6468AA9964BA1BE1DAAC1">
+    <w:name w:val="D2C5DCA7EDF6468AA9964BA1BE1DAAC1"/>
+    <w:rsid w:val="00D21C0B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -17065,85 +17193,98 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
+    <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa779980edfc7fd4d4ff7b38fe19655" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="604b81e30975092153b4c038081b27b2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc50188d046a34096b821b53e269f5ec" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Comments" ma:index="8" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -17177,50 +17318,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8c78962f-6a38-439a-a306-9a57fd521d58" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c347c865-7445-42cf-9bfc-9256b9f4e567" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -17322,130 +17468,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
+    <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EF1B09-E782-4941-A972-C75FE73E5CD7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B480A06-5B96-408A-8FDA-CB8650E41140}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>818</Words>
-  <Characters>4663</Characters>
+  <Words>815</Words>
+  <Characters>4652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5471</CharactersWithSpaces>
+  <CharactersWithSpaces>5457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Maryland Inventory Architecture Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>