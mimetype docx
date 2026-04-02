--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -22,375 +22,371 @@
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="007D5DAB" w:rsidP="00B272F7">
+    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="002B4661" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property name"/>
           <w:tag w:val="property name"/>
           <w:id w:val="-669639817"/>
           <w:placeholder>
             <w:docPart w:val="962353FB593A44E5ACA021C61C19D40B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B272F7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Preferred property name here. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="007D5DAB" w:rsidP="00B272F7">
+    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="002B4661" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="inventory number"/>
           <w:tag w:val="inventory number"/>
           <w:id w:val="2005319181"/>
           <w:placeholder>
             <w:docPart w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F6659">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="007D5DAB" w:rsidP="00C24E2D">
+    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="street/number"/>
           <w:tag w:val="street/number"/>
           <w:id w:val="-1545594405"/>
           <w:placeholder>
             <w:docPart w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE7E8A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Stree</w:t>
           </w:r>
           <w:r w:rsidR="00B8586F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>t &amp; number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="007D5DAB" w:rsidP="00C24E2D">
+    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Town/town vicinity"/>
           <w:tag w:val="Town/town vicinity"/>
           <w:id w:val="364028611"/>
           <w:placeholder>
             <w:docPart w:val="488C55085EED4F2280F798DCC39CDC2C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Town or Town vicinity</w:t>
           </w:r>
           <w:r w:rsidR="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="007D5DAB" w:rsidP="00C24E2D">
+    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Approx. date of construction"/>
           <w:tag w:val="Approx. date of construction"/>
           <w:id w:val="661522745"/>
           <w:placeholder>
             <w:docPart w:val="B516103870C14C439A85F5089B52F6E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E6320F" w:rsidRPr="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Approx. date of construction</w:t>
           </w:r>
           <w:r w:rsidR="00191EA9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="007D5DAB" w:rsidP="00C24E2D">
+    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property access"/>
           <w:tag w:val="property access"/>
           <w:id w:val="-881094014"/>
           <w:placeholder>
             <w:docPart w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Public" w:value="Public"/>
             <w:listItem w:displayText="Private" w:value="Private"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Choose </w:t>
           </w:r>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>property</w:t>
           </w:r>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> privacy.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="09D27314" w14:textId="08328A5B" w:rsidR="00C12DD5" w:rsidRDefault="00C12DD5" w:rsidP="00C12DD5">
+    <w:p w14:paraId="09D27314" w14:textId="08328A5B" w:rsidR="00C12DD5" w:rsidRDefault="00C12DD5" w:rsidP="00C4378E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Capsule Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0FF22E" w14:textId="77777777" w:rsidR="00C12DD5" w:rsidRPr="00C12DD5" w:rsidRDefault="00C12DD5" w:rsidP="00C12DD5"/>
-[...16 lines deleted...]
-          <w:r>
+    <w:p w14:paraId="43B04C14" w14:textId="61051254" w:rsidR="003D7363" w:rsidRPr="00C4378E" w:rsidRDefault="002B4661" w:rsidP="00C4378E">
+      <w:pPr>
+        <w:ind w:left="90"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="description"/>
+          <w:tag w:val="description"/>
+          <w:id w:val="733896276"/>
+          <w:placeholder>
+            <w:docPart w:val="90046FC604824A178946ED8C65F4601E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Enter capsule </w:t>
           </w:r>
           <w:r w:rsidR="00972104">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>summary</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> here.</w:t>
           </w:r>
-        </w:p>
-[...5 lines deleted...]
-        <w:ind w:left="180"/>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C12DD5">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Maryland Historical Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="00994023" w:rsidRPr="002D41F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Maryland Historical Trust</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00994023" w:rsidRPr="002D41F8">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:tab/>
+        <w:br/>
+        <w:t>Maryland Inventory of</w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br/>
-        <w:t>Maryland Inventory of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
+        <w:t xml:space="preserve">Historic Properties </w:t>
+      </w:r>
+      <w:r w:rsidR="00A343B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A343B6">
+        <w:t xml:space="preserve">Architecture </w:t>
+      </w:r>
+      <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Architecture) </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335159E" w14:textId="53D1E12C" w:rsidR="00844A1F" w:rsidRPr="00844A1F" w:rsidRDefault="00844A1F" w:rsidP="00C04B6D">
+    <w:p w14:paraId="6335159E" w14:textId="1B37CE2C" w:rsidR="00844A1F" w:rsidRPr="00844A1F" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844A1F">
+      <w:r>
+        <w:t xml:space="preserve">Section 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3522">
+      <w:r w:rsidR="00844A1F" w:rsidRPr="003B3522">
         <w:t>Property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00844A1F">
+      <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD1DAF" w:rsidRPr="00CD1DAF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(indicate preferred property name)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3D4DF8" w14:textId="77777777" w:rsidR="000346AC" w:rsidRDefault="00844A1F" w:rsidP="00994023">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
@@ -479,55 +475,63 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif" w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00994023">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0971C307" w14:textId="77777777" w:rsidR="008A766D" w:rsidRDefault="008A766D" w:rsidP="008A766D">
+    <w:p w14:paraId="0971C307" w14:textId="0D4CCCF4" w:rsidR="008A766D" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Section 2. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A766D">
         <w:t>Location</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C538795" w14:textId="77777777" w:rsidR="008A766D" w:rsidRDefault="008A766D" w:rsidP="008A766D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>street &amp; number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
@@ -585,55 +589,54 @@
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="97069386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4F6CF6C2" w14:textId="77777777" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="008A766D">
+    <w:p w14:paraId="4F6CF6C2" w14:textId="52989E0B" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="00FD4A31">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1800"/>
-          <w:tab w:val="left" w:pos="5850"/>
+          <w:tab w:val="right" w:pos="7740"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000346AC" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>city/town</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -660,51 +663,51 @@
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>city/town here</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00844A1F">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FD4A31">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>county</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
@@ -780,72 +783,80 @@
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-789587104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="45428242" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRPr="006A1496" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="45428242" w14:textId="1874BC27" w:rsidR="006F62DF" w:rsidRPr="006A1496" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Section 3. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F62DF">
         <w:t xml:space="preserve">Owner of Property </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD1DAF">
+      <w:r w:rsidR="006F62DF" w:rsidRPr="00CD1DAF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(give names &amp; mailing addresses of all owners</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006F62DF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238C0707" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>name</w:t>
@@ -1200,59 +1211,67 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>zip here</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="751E71D5" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="751E71D5" w14:textId="04020BFC" w:rsidR="006F62DF" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Section 4. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F62DF">
         <w:t>Location of Legal Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C01FD74" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="2C01FD74" w14:textId="2768648A" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>courthouse, registry of deeds, etc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0018775D">
         <w:rPr>
           <w:b/>
@@ -1301,133 +1320,140 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>liber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:id w:val="124591176"/>
+          <w:alias w:val="liber"/>
+          <w:tag w:val="liber"/>
+          <w:id w:val="2126811774"/>
           <w:placeholder>
-            <w:docPart w:val="C2759DAA204942E4AAF6E6FF57936871"/>
-[...51 lines deleted...]
-            <w:docPart w:val="592501BA90A54DC1B0BE6EEBDFF2C9AA"/>
+            <w:docPart w:val="129192D7856D40F298B1824919052E39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
+            <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
+            <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00EB6BC3">
-[...4 lines deleted...]
-            <w:t xml:space="preserve">      </w:t>
+          <w:r w:rsidR="00FD4A31" w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6BC3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>folio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
+          <w:alias w:val="folio"/>
+          <w:tag w:val="folio"/>
+          <w:id w:val="1174988604"/>
+          <w:placeholder>
+            <w:docPart w:val="4717DBF188A346479FB68C298C598376"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cstheme="minorBidi"/>
+            <w:snapToGrid/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FD4A31" w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26DBF7FF" w14:textId="77777777" w:rsidR="00880539" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="26DBF7FF" w14:textId="46791A36" w:rsidR="00880539" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6390"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
         <w:sectPr w:rsidR="00880539" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>city/town</w:t>
       </w:r>
@@ -1471,127 +1497,129 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EB6BC3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>tax map</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="tax map"/>
           <w:tag w:val="tax map"/>
-          <w:id w:val="-2003490029"/>
+          <w:id w:val="-1835141362"/>
           <w:placeholder>
-            <w:docPart w:val="4A6EF775B99847B194154A0909E6B21A"/>
+            <w:docPart w:val="482AABC8A9744F068FD952159A0C3CBB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00695261">
-[...3 lines deleted...]
-            <w:t xml:space="preserve">      </w:t>
+          <w:r w:rsidR="00FD4A31" w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EB6BC3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>tax parcel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="tax parcel"/>
           <w:tag w:val="tax parcel"/>
-          <w:id w:val="-961811201"/>
+          <w:id w:val="212163095"/>
           <w:placeholder>
-            <w:docPart w:val="EF0C272EA8494FE7918FF28A54CF3D78"/>
+            <w:docPart w:val="2FD4E9EACF92491DA3761DBA07D65919"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00695261">
-[...1 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+          <w:r w:rsidR="00FD4A31" w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>tax ID #</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:t xml:space="preserve"> </w:t>
@@ -1608,55 +1636,63 @@
             <w:docPart w:val="82D14491FD864C4FB97437CBC08576CE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0E4B347A" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
+    <w:p w14:paraId="0E4B347A" w14:textId="4B9DFB77" w:rsidR="006F62DF" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Section 5. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F62DF">
         <w:t>Primary Location of Additional Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7628EE41" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10710"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F68">
         <w:t>Contributing Resource in National Register District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
@@ -1865,51 +1901,51 @@
           <w:id w:val="1063452686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6E059" w14:textId="54987B5C" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
+    <w:p w14:paraId="76C6E059" w14:textId="03AFC5E6" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:sectPr w:rsidR="006F62DF" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="796801609"/>
@@ -1957,59 +1993,65 @@
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D83EE8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001B3269">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42A25BB0" w14:textId="55B627A6" w:rsidR="00017EB1" w:rsidRDefault="00017EB1" w:rsidP="00C04B6D">
+    <w:p w14:paraId="42A25BB0" w14:textId="5C770645" w:rsidR="00017EB1" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00017EB1">
         <w:t>Classification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70805621" w14:textId="0E1B453D" w:rsidR="00017EB1" w:rsidRDefault="006F3881" w:rsidP="0019714B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>c</w:t>
@@ -3758,55 +3800,64 @@
         <w:sdtContent>
           <w:r w:rsidRPr="001557C4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001557C4">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA9A440" w14:textId="6A6C1B66" w:rsidR="00C47669" w:rsidRPr="009018CF" w:rsidRDefault="00C47669" w:rsidP="00C04B6D">
+    <w:p w14:paraId="3FA9A440" w14:textId="1620A310" w:rsidR="00C47669" w:rsidRPr="009018CF" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="009018CF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47669" w:rsidRPr="009018CF">
         <w:t>Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0F0CA8" w14:textId="5247231F" w:rsidR="00C47669" w:rsidRDefault="00C47669" w:rsidP="009D6C25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="7470"/>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:ind w:right="-6920"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0B55">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>condition</w:t>
       </w:r>
       <w:r>
@@ -4039,78 +4090,84 @@
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="142D6CDC" w14:textId="2713A407" w:rsidR="003B3522" w:rsidRDefault="003B3522" w:rsidP="006A6BFA">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert one paragraph summary here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="comprehensive description"/>
         <w:tag w:val="comprehensive description"/>
         <w:id w:val="-456798815"/>
         <w:placeholder>
           <w:docPart w:val="E082AC64E4EA417C964E8F81480554B0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="12F0AA44" w14:textId="0C5D3B16" w:rsidR="00880539" w:rsidRPr="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
+        <w:p w14:paraId="38F1AD1D" w14:textId="3CBDFED2" w:rsidR="00880539" w:rsidRPr="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
+          <w:pPr>
+            <w:sectPr w:rsidR="00880539" w:rsidRPr="00880539" w:rsidSect="00526099">
+              <w:footerReference w:type="default" r:id="rId13"/>
+              <w:type w:val="nextColumn"/>
+              <w:pgSz w:w="12240" w:h="15840"/>
+              <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
+              <w:cols w:space="720"/>
+              <w:docGrid w:linePitch="360"/>
+            </w:sectPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1F8F42B6" w14:textId="77777777" w:rsidR="00880539" w:rsidRDefault="00880539" w:rsidP="00880539"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="27999EAF" w14:textId="44573561" w:rsidR="00F842A3" w:rsidRDefault="003A0BC0" w:rsidP="00C04B6D">
+    <w:p w14:paraId="27999EAF" w14:textId="653C5CA7" w:rsidR="00F842A3" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 8. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0BC0">
         <w:t>Sig</w:t>
       </w:r>
       <w:r w:rsidR="009025E2">
         <w:t>nificance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6DD802" w14:textId="2CEF4C1F" w:rsidR="009025E2" w:rsidRDefault="009025E2" w:rsidP="00FE5667">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2CDD">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>1600-1699</w:t>
@@ -5657,144 +5714,137 @@
               <w:tab w:val="left" w:pos="5490"/>
               <w:tab w:val="left" w:pos="6120"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter one-paragraph statement here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="narrative discussion"/>
         <w:tag w:val="narrative discussion"/>
         <w:id w:val="-308399310"/>
         <w:placeholder>
           <w:docPart w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="42D69BB7" w14:textId="3E6F884B" w:rsidR="00081E06" w:rsidRDefault="00FA7D8D" w:rsidP="00081E06">
+        <w:p w14:paraId="2343DCA9" w14:textId="41DAD422" w:rsidR="009A72F6" w:rsidRDefault="00FA7D8D" w:rsidP="00C4378E">
+          <w:pPr>
+            <w:sectPr w:rsidR="009A72F6" w:rsidSect="00526099">
+              <w:footerReference w:type="default" r:id="rId14"/>
+              <w:type w:val="nextColumn"/>
+              <w:pgSz w:w="12240" w:h="15840"/>
+              <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
+              <w:cols w:space="720"/>
+              <w:docGrid w:linePitch="360"/>
+            </w:sectPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CE1BE70" w14:textId="7258ECDE" w:rsidR="00081E06" w:rsidRDefault="00081E06">
-[...10 lines deleted...]
-    <w:p w14:paraId="2343DCA9" w14:textId="77777777" w:rsidR="009A72F6" w:rsidRDefault="009A72F6" w:rsidP="00C04B6D">
+    <w:p w14:paraId="0EE93E29" w14:textId="7D05D738" w:rsidR="00AE72E9" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:sectPr w:rsidR="009A72F6" w:rsidSect="00526099">
-[...6 lines deleted...]
-        </w:sectPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00081E06">
         <w:t>Bibliographic References</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="references"/>
         <w:tag w:val="references"/>
         <w:id w:val="-670714943"/>
         <w:placeholder>
           <w:docPart w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2140546E" w14:textId="77777777" w:rsidR="000E1AA3" w:rsidRDefault="000E1AA3" w:rsidP="000E1AA3">
+        <w:p w14:paraId="0D00CE16" w14:textId="08374A9B" w:rsidR="001730AE" w:rsidRDefault="000E1AA3" w:rsidP="00C4378E">
+          <w:pPr>
+            <w:sectPr w:rsidR="001730AE" w:rsidSect="00526099">
+              <w:footerReference w:type="default" r:id="rId15"/>
+              <w:type w:val="nextColumn"/>
+              <w:pgSz w:w="12240" w:h="15840"/>
+              <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
+              <w:cols w:space="720"/>
+              <w:docGrid w:linePitch="360"/>
+            </w:sectPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="10F2A833" w14:textId="77777777" w:rsidR="00C075D9" w:rsidRDefault="00C075D9" w:rsidP="00C075D9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0D00CE16" w14:textId="77777777" w:rsidR="001730AE" w:rsidRDefault="001730AE" w:rsidP="00C04B6D">
+    <w:p w14:paraId="5035035E" w14:textId="0F6CAB10" w:rsidR="00081E06" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:sectPr w:rsidR="001730AE" w:rsidSect="00526099">
-[...6 lines deleted...]
-        </w:sectPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section 10. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1AA3">
         <w:t>Geographical Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AED6568" w14:textId="5BD93DFC" w:rsidR="000E1AA3" w:rsidRDefault="00EC779D" w:rsidP="00C04B6D">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00A53E11">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>acreage of surveyed property:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="acreage of surveyed property"/>
           <w:tag w:val="acreage of surveyed property"/>
           <w:id w:val="1270823369"/>
           <w:placeholder>
@@ -5986,55 +6036,63 @@
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="boundary description"/>
         <w:tag w:val="boundary description"/>
         <w:id w:val="421148653"/>
         <w:placeholder>
           <w:docPart w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3BA0AEFC" w14:textId="77777777" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
           <w:pPr>
             <w:spacing w:before="80" w:after="80"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="587C4CFB" w14:textId="1FEC1493" w:rsidR="00A53E11" w:rsidRPr="00C04B6D" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
+    <w:p w14:paraId="587C4CFB" w14:textId="00C27406" w:rsidR="00A53E11" w:rsidRPr="00C04B6D" w:rsidRDefault="009F5FD7" w:rsidP="009F5FD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C04B6D">
+      <w:r>
+        <w:t xml:space="preserve">Section 11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53E11" w:rsidRPr="00C04B6D">
         <w:t>Form Prepared By</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A89D5BA" w14:textId="56597D58" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>name/title</w:t>
       </w:r>
       <w:r w:rsidR="00765F22" w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00765F22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -6452,107 +6510,74 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Maryland Department of Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D097048" w14:textId="77777777" w:rsidR="001C42CD" w:rsidRDefault="001C42CD" w:rsidP="001C42CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>100 Community Place</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E254D67" w14:textId="77777777" w:rsidR="001C42CD" w:rsidRDefault="001C42CD" w:rsidP="001C42CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Crownsville, MD  21032-2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F945DD" w14:textId="1EC27E31" w:rsidR="00981E49" w:rsidRPr="00981E49" w:rsidRDefault="001C42CD" w:rsidP="000C1C33">
+    <w:p w14:paraId="6579A652" w14:textId="7157FFD4" w:rsidR="00981E49" w:rsidRPr="00981E49" w:rsidRDefault="001C42CD" w:rsidP="00C4378E">
       <w:pPr>
         <w:ind w:left="1440"/>
-      </w:pPr>
-[...35 lines deleted...]
-        </w:tabs>
         <w:sectPr w:rsidR="00981E49" w:rsidRPr="00981E49" w:rsidSect="00526099">
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t>410-697-9591</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2330">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C34BEC9" w14:textId="7AB2BFF9" w:rsidR="001C42CD" w:rsidRDefault="004A6B61" w:rsidP="004367F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Chain of Title</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="1769"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="1792"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="4119"/>
       </w:tblGrid>
       <w:tr w:rsidR="00532F9A" w14:paraId="6BB82133" w14:textId="77777777" w:rsidTr="00250CBF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
@@ -7063,50 +7088,51 @@
                   </w:sdtContent>
                 </w:sdt>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="6BEF68A5" w14:textId="77777777" w:rsidR="003F58F6" w:rsidRDefault="003F58F6" w:rsidP="003F58F6">
       <w:pPr>
         <w:sectPr w:rsidR="003F58F6" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE6F9E8" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="004367F1">
+        <w:lastRenderedPageBreak/>
         <w:t>Figures</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp; Drawings</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1866944481"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
@@ -7125,83 +7151,83 @@
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="595520054"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="770E17D6" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36748267" wp14:editId="2EBB6FED">
-[...1 lines deleted...]
-                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36748267" wp14:editId="3C60B00F">
+                        <wp:extent cx="6313336" cy="6400694"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="635"/>
                         <wp:docPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId17">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
-                                  <a:ext cx="6705600" cy="6400800"/>
+                                  <a:ext cx="6324225" cy="6411734"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="72B575C9" w14:textId="7D9792AD" w:rsidR="002A7A37" w:rsidRPr="00E01B39" w:rsidRDefault="00F11BD8" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
@@ -7215,50 +7241,51 @@
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00055344">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7619002D" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="00F42D5A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Maps</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="871421982"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
@@ -7325,75 +7352,81 @@
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6381900" cy="6420115"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
-            <w:p w14:paraId="77AEFC60" w14:textId="4AF3D846" w:rsidR="00F559EB" w:rsidRPr="00E01B39" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
+            <w:p w14:paraId="77AEFC60" w14:textId="7CEBBFBC" w:rsidR="00F559EB" w:rsidRPr="00E01B39" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="1386370615"/>
                   <w:placeholder>
                     <w:docPart w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
+                  <w:r w:rsidR="009943B3">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Maryland Inventory</w:t>
+                  </w:r>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
-                    <w:t>MIHP #</w:t>
+                    <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00F11BD8">
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="1842350982"/>
                   <w:placeholder>
                     <w:docPart w:val="3EA21E273783487B917008CF3213E7BA"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
@@ -7565,75 +7598,81 @@
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6381900" cy="6420115"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
-            <w:p w14:paraId="1C6942C2" w14:textId="72FAC9A1" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="00F42D5A" w:rsidP="002A7A37">
+            <w:p w14:paraId="1C6942C2" w14:textId="12E876C9" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="00F42D5A" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="-1273081766"/>
                   <w:placeholder>
                     <w:docPart w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
+                  <w:r w:rsidR="009943B3">
+                    <w:rPr>
+                      <w:rStyle w:val="PlaceholderText"/>
+                    </w:rPr>
+                    <w:t>Maryland Inventory</w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
-                    <w:t>MIHP #</w:t>
+                    <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="-341856936"/>
                   <w:placeholder>
                     <w:docPart w:val="171E2D2AE075488486909D117DDFD720"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
@@ -7718,73 +7757,71 @@
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-614592981"/>
                   <w:placeholder>
                     <w:docPart w:val="86AFD7BA7E24419097090B53E53720E8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="13F3F580" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
+    <w:p w14:paraId="13F3F580" w14:textId="428510AA" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7837C63F" w14:textId="31BF8CD5" w:rsidR="00434119" w:rsidRDefault="00434119" w:rsidP="004367F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Photo Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F790B7" w14:textId="4897170A" w:rsidR="000D3A3C" w:rsidRDefault="000D3A3C" w:rsidP="000D3A3C">
       <w:r>
         <w:t xml:space="preserve">Name of Photographer: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="photographer"/>
           <w:tag w:val="photographer"/>
           <w:id w:val="-1219979418"/>
           <w:placeholder>
             <w:docPart w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
@@ -7957,79 +7994,70 @@
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Alt text: </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="75FEF60F" w14:textId="5C1431A5" w:rsidR="00A66EB4" w:rsidRDefault="00A66EB4" w:rsidP="00A66EB4">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t>Photo file name:</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="59D046E0" w14:textId="77777777" w:rsidR="00A66EB4" w:rsidRDefault="00A66EB4" w:rsidP="00A66EB4">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7199B2BB" w14:textId="77777777" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6746F9" w14:textId="04607701" w:rsidR="005C7827" w:rsidRDefault="00BD6992" w:rsidP="004367F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Photographs</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="702136611"/>
         <w15:repeatingSection/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
@@ -8261,154 +8289,150 @@
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00C044C9" w:rsidRPr="00E01B39" w:rsidSect="00526099">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45458202" w14:textId="77777777" w:rsidR="000720BC" w:rsidRDefault="000720BC" w:rsidP="00844A1F">
+    <w:p w14:paraId="2E80C408" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1456F525" w14:textId="77777777" w:rsidR="000720BC" w:rsidRDefault="000720BC" w:rsidP="00844A1F">
+    <w:p w14:paraId="518F76F3" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="007D5DAB">
+  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="002B4661">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1926093872"/>
         <w:placeholder>
           <w:docPart w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006F62DF">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
@@ -8419,51 +8443,51 @@
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="215F9C60" w14:textId="466E1E35" w:rsidR="00B11F97" w:rsidRPr="00BA44BD" w:rsidRDefault="007D5DAB" w:rsidP="00BA44BD">
+  <w:p w14:paraId="215F9C60" w14:textId="466E1E35" w:rsidR="00B11F97" w:rsidRPr="00BA44BD" w:rsidRDefault="002B4661" w:rsidP="00BA44BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="28231597"/>
         <w:placeholder>
           <w:docPart w:val="7018AEB270D94EE6B8851F640650162C"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00BA44BD">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00BA44BD">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BA44BD">
@@ -8474,173 +8498,173 @@
     </w:r>
     <w:r w:rsidR="00BA44BD">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BA44BD">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00BA44BD">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA44BD">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00BA44BD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FEC7B98" w14:textId="15E50DB7" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
+  <w:p w14:paraId="6FEC7B98" w14:textId="7FDCB92B" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B04074">
+    <w:r w:rsidR="009943B3">
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Description</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2639BDC3" w14:textId="6F9E4ECF" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
+  <w:p w14:paraId="2639BDC3" w14:textId="6899B7C4" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0008114F">
+    <w:r w:rsidR="009943B3">
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Significance</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="007D5DAB">
+  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="002B4661">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1380476264"/>
         <w:placeholder>
           <w:docPart w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C21D3F">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
@@ -8654,226 +8678,227 @@
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F09084" w14:textId="53964969" w:rsidR="00814B83" w:rsidRDefault="005F5367">
+  <w:p w14:paraId="43F09084" w14:textId="77C94590" w:rsidR="00814B83" w:rsidRDefault="006E6612">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="0008114F">
+      <w:r w:rsidR="009943B3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Chain of Title</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A77804" w14:textId="630B2C83" w:rsidR="002A7A37" w:rsidRDefault="005F5367">
+  <w:p w14:paraId="24A77804" w14:textId="5084B50C" w:rsidR="002A7A37" w:rsidRDefault="006E6612">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="00B04074">
+      <w:r w:rsidR="009943B3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maps</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D872AF4" w14:textId="3A279D36" w:rsidR="002F64DD" w:rsidRDefault="005F5367">
+  <w:p w14:paraId="7D872AF4" w14:textId="38C11BE3" w:rsidR="002F64DD" w:rsidRDefault="006E6612">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="00B04074">
+      <w:r w:rsidR="009943B3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Photographs</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A0E0FDC" w14:textId="77777777" w:rsidR="000720BC" w:rsidRDefault="000720BC" w:rsidP="00844A1F">
+    <w:p w14:paraId="366AA725" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AE12D54" w14:textId="77777777" w:rsidR="000720BC" w:rsidRDefault="000720BC" w:rsidP="00844A1F">
+    <w:p w14:paraId="38A4B02B" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="00B04074">
+  <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="009F5FD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
-        <w:tab w:val="right" w:pos="10080"/>
+        <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="inventory number"/>
         <w:tag w:val="inventory number"/>
         <w:id w:val="494306338"/>
         <w:placeholder>
           <w:docPart w:val="209423258F704266BB9BB32A70F9AB67"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001465B0">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Enter inventory number here.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03533B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="362A48D2"/>
     <w:lvl w:ilvl="0" w:tplc="251C1B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10079,51 +10104,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="444735822">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
@@ -10149,50 +10174,51 @@
     <w:rsid w:val="000A208D"/>
     <w:rsid w:val="000A2556"/>
     <w:rsid w:val="000A4341"/>
     <w:rsid w:val="000A6A76"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000C1C33"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
     <w:rsid w:val="000D1846"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
+    <w:rsid w:val="00125222"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
     <w:rsid w:val="001C14F0"/>
     <w:rsid w:val="001C264B"/>
     <w:rsid w:val="001C42CD"/>
     <w:rsid w:val="001D3779"/>
@@ -10207,68 +10233,70 @@
     <w:rsid w:val="00212BF4"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00261737"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
     <w:rsid w:val="00292438"/>
     <w:rsid w:val="00294A11"/>
     <w:rsid w:val="002A3963"/>
     <w:rsid w:val="002A57ED"/>
     <w:rsid w:val="002A606C"/>
     <w:rsid w:val="002A6D70"/>
     <w:rsid w:val="002A7A37"/>
     <w:rsid w:val="002A7FEA"/>
+    <w:rsid w:val="002B4661"/>
     <w:rsid w:val="002B46B0"/>
     <w:rsid w:val="002C1AF8"/>
     <w:rsid w:val="002C3CEA"/>
     <w:rsid w:val="002C73C8"/>
     <w:rsid w:val="002D41F8"/>
     <w:rsid w:val="002D43D3"/>
     <w:rsid w:val="002D6455"/>
     <w:rsid w:val="002D7037"/>
     <w:rsid w:val="002E6793"/>
     <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F7125"/>
     <w:rsid w:val="002F7FB6"/>
     <w:rsid w:val="0031023D"/>
     <w:rsid w:val="00310942"/>
     <w:rsid w:val="00317B6E"/>
     <w:rsid w:val="003205C8"/>
     <w:rsid w:val="003212B0"/>
     <w:rsid w:val="00321A41"/>
+    <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
@@ -10289,50 +10317,51 @@
     <w:rsid w:val="00432F1D"/>
     <w:rsid w:val="00434119"/>
     <w:rsid w:val="00435C5E"/>
     <w:rsid w:val="004367F1"/>
     <w:rsid w:val="00440522"/>
     <w:rsid w:val="0044459A"/>
     <w:rsid w:val="0044717D"/>
     <w:rsid w:val="0044741A"/>
     <w:rsid w:val="00452471"/>
     <w:rsid w:val="00453188"/>
     <w:rsid w:val="00460594"/>
     <w:rsid w:val="0046344D"/>
     <w:rsid w:val="00467E77"/>
     <w:rsid w:val="0047418B"/>
     <w:rsid w:val="004769E5"/>
     <w:rsid w:val="004864C6"/>
     <w:rsid w:val="004874EA"/>
     <w:rsid w:val="004919FB"/>
     <w:rsid w:val="0049615D"/>
     <w:rsid w:val="00497C8F"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A6B61"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004C07A4"/>
     <w:rsid w:val="004C1436"/>
+    <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
     <w:rsid w:val="00503F41"/>
     <w:rsid w:val="005131FA"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="005256E8"/>
     <w:rsid w:val="00526099"/>
     <w:rsid w:val="00526EC2"/>
     <w:rsid w:val="00526FC6"/>
     <w:rsid w:val="00530F02"/>
     <w:rsid w:val="00532F9A"/>
     <w:rsid w:val="00536C08"/>
     <w:rsid w:val="00547688"/>
     <w:rsid w:val="00563228"/>
     <w:rsid w:val="005642F7"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="00570422"/>
     <w:rsid w:val="005776A8"/>
     <w:rsid w:val="005860C6"/>
     <w:rsid w:val="005945BD"/>
@@ -10361,50 +10390,51 @@
     <w:rsid w:val="006244D9"/>
     <w:rsid w:val="00626169"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="006427C5"/>
     <w:rsid w:val="0064488E"/>
     <w:rsid w:val="0065694F"/>
     <w:rsid w:val="00657518"/>
     <w:rsid w:val="00664AAD"/>
     <w:rsid w:val="0067478C"/>
     <w:rsid w:val="006768EA"/>
     <w:rsid w:val="006771F5"/>
     <w:rsid w:val="00695261"/>
     <w:rsid w:val="006973FE"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A1FF1"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006B62F0"/>
     <w:rsid w:val="006B71AA"/>
     <w:rsid w:val="006C2328"/>
     <w:rsid w:val="006C7130"/>
     <w:rsid w:val="006D3060"/>
     <w:rsid w:val="006D4B8E"/>
     <w:rsid w:val="006D6F5A"/>
     <w:rsid w:val="006E2F91"/>
     <w:rsid w:val="006E3081"/>
+    <w:rsid w:val="006E6612"/>
     <w:rsid w:val="006E68B7"/>
     <w:rsid w:val="006F1BB4"/>
     <w:rsid w:val="006F23F8"/>
     <w:rsid w:val="006F3881"/>
     <w:rsid w:val="006F62DF"/>
     <w:rsid w:val="006F6366"/>
     <w:rsid w:val="00702AF2"/>
     <w:rsid w:val="00703448"/>
     <w:rsid w:val="00705F70"/>
     <w:rsid w:val="00707F68"/>
     <w:rsid w:val="00722FD7"/>
     <w:rsid w:val="00730BB6"/>
     <w:rsid w:val="00731CBD"/>
     <w:rsid w:val="007324EB"/>
     <w:rsid w:val="00733C1A"/>
     <w:rsid w:val="00735A3F"/>
     <w:rsid w:val="0073604A"/>
     <w:rsid w:val="00751CEC"/>
     <w:rsid w:val="00756CC4"/>
     <w:rsid w:val="00757DEE"/>
     <w:rsid w:val="007621A6"/>
     <w:rsid w:val="007645D7"/>
     <w:rsid w:val="00765F22"/>
     <w:rsid w:val="00765F35"/>
     <w:rsid w:val="007660F2"/>
@@ -10450,79 +10480,83 @@
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A766D"/>
     <w:rsid w:val="008B0B11"/>
     <w:rsid w:val="008B31F0"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008D079D"/>
     <w:rsid w:val="008E3B8A"/>
     <w:rsid w:val="008E66F8"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
     <w:rsid w:val="009071CB"/>
     <w:rsid w:val="00911135"/>
     <w:rsid w:val="00916791"/>
     <w:rsid w:val="00923F7E"/>
     <w:rsid w:val="009266F8"/>
+    <w:rsid w:val="00932561"/>
     <w:rsid w:val="009352AF"/>
     <w:rsid w:val="00940B05"/>
     <w:rsid w:val="00940FC3"/>
     <w:rsid w:val="0094641F"/>
     <w:rsid w:val="009628EE"/>
     <w:rsid w:val="00964248"/>
     <w:rsid w:val="00965E5D"/>
     <w:rsid w:val="009719B6"/>
     <w:rsid w:val="00972104"/>
     <w:rsid w:val="00981841"/>
     <w:rsid w:val="00981E49"/>
     <w:rsid w:val="00983394"/>
     <w:rsid w:val="00986EB9"/>
     <w:rsid w:val="009875F7"/>
     <w:rsid w:val="00991C5C"/>
     <w:rsid w:val="0099269A"/>
     <w:rsid w:val="00994023"/>
+    <w:rsid w:val="009943B3"/>
     <w:rsid w:val="009A2AB2"/>
+    <w:rsid w:val="009A4417"/>
     <w:rsid w:val="009A53B4"/>
     <w:rsid w:val="009A72F6"/>
     <w:rsid w:val="009B2B22"/>
     <w:rsid w:val="009B3003"/>
     <w:rsid w:val="009C2092"/>
     <w:rsid w:val="009C30BF"/>
     <w:rsid w:val="009D48DE"/>
     <w:rsid w:val="009D6C25"/>
     <w:rsid w:val="009D7791"/>
     <w:rsid w:val="009E17F3"/>
     <w:rsid w:val="009F28B0"/>
+    <w:rsid w:val="009F5FD7"/>
     <w:rsid w:val="009F630A"/>
     <w:rsid w:val="00A0372A"/>
     <w:rsid w:val="00A11A1E"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A343B6"/>
     <w:rsid w:val="00A40919"/>
     <w:rsid w:val="00A40C8B"/>
     <w:rsid w:val="00A474EB"/>
     <w:rsid w:val="00A50517"/>
     <w:rsid w:val="00A509FE"/>
     <w:rsid w:val="00A52234"/>
     <w:rsid w:val="00A53E11"/>
     <w:rsid w:val="00A54190"/>
     <w:rsid w:val="00A6012C"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A730A1"/>
     <w:rsid w:val="00A76CC8"/>
     <w:rsid w:val="00A81360"/>
     <w:rsid w:val="00A901D4"/>
     <w:rsid w:val="00A91284"/>
     <w:rsid w:val="00A979B0"/>
     <w:rsid w:val="00AA1910"/>
     <w:rsid w:val="00AA49C7"/>
@@ -10570,50 +10604,51 @@
     <w:rsid w:val="00BD0CD6"/>
     <w:rsid w:val="00BD2584"/>
     <w:rsid w:val="00BD6992"/>
     <w:rsid w:val="00BE627E"/>
     <w:rsid w:val="00BF2E9E"/>
     <w:rsid w:val="00BF5ADF"/>
     <w:rsid w:val="00BF7B61"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C044C9"/>
     <w:rsid w:val="00C04B6D"/>
     <w:rsid w:val="00C05A80"/>
     <w:rsid w:val="00C066F6"/>
     <w:rsid w:val="00C075D9"/>
     <w:rsid w:val="00C102B7"/>
     <w:rsid w:val="00C12DD5"/>
     <w:rsid w:val="00C13C67"/>
     <w:rsid w:val="00C163ED"/>
     <w:rsid w:val="00C21AF4"/>
     <w:rsid w:val="00C21D3F"/>
     <w:rsid w:val="00C24DC1"/>
     <w:rsid w:val="00C24E2D"/>
     <w:rsid w:val="00C25340"/>
     <w:rsid w:val="00C261F7"/>
     <w:rsid w:val="00C27139"/>
     <w:rsid w:val="00C27FF6"/>
+    <w:rsid w:val="00C4378E"/>
     <w:rsid w:val="00C46905"/>
     <w:rsid w:val="00C47669"/>
     <w:rsid w:val="00C6170F"/>
     <w:rsid w:val="00C62EFE"/>
     <w:rsid w:val="00C64645"/>
     <w:rsid w:val="00C66B1E"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C73D5E"/>
     <w:rsid w:val="00C74C0E"/>
     <w:rsid w:val="00C764C1"/>
     <w:rsid w:val="00C767DC"/>
     <w:rsid w:val="00C81892"/>
     <w:rsid w:val="00C93A4C"/>
     <w:rsid w:val="00CA3F28"/>
     <w:rsid w:val="00CB72BF"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CC7F8C"/>
     <w:rsid w:val="00CD1DAF"/>
     <w:rsid w:val="00CD37AE"/>
     <w:rsid w:val="00CD4876"/>
     <w:rsid w:val="00CD4B7C"/>
     <w:rsid w:val="00CE2878"/>
     <w:rsid w:val="00CE7E8A"/>
     <w:rsid w:val="00CF0833"/>
     <w:rsid w:val="00CF303C"/>
@@ -10680,103 +10715,106 @@
     <w:rsid w:val="00EA5759"/>
     <w:rsid w:val="00EB0B66"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB6BC3"/>
     <w:rsid w:val="00EB7440"/>
     <w:rsid w:val="00EC340A"/>
     <w:rsid w:val="00EC36BB"/>
     <w:rsid w:val="00EC7606"/>
     <w:rsid w:val="00EC779D"/>
     <w:rsid w:val="00ED59DE"/>
     <w:rsid w:val="00EE04C9"/>
     <w:rsid w:val="00EE21B2"/>
     <w:rsid w:val="00EE5FDD"/>
     <w:rsid w:val="00EF3052"/>
     <w:rsid w:val="00F034A8"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F10C11"/>
     <w:rsid w:val="00F11BD8"/>
     <w:rsid w:val="00F26C96"/>
     <w:rsid w:val="00F31FC2"/>
     <w:rsid w:val="00F33149"/>
     <w:rsid w:val="00F3707C"/>
     <w:rsid w:val="00F4163D"/>
     <w:rsid w:val="00F42D5A"/>
     <w:rsid w:val="00F43397"/>
+    <w:rsid w:val="00F43432"/>
     <w:rsid w:val="00F44639"/>
     <w:rsid w:val="00F559EB"/>
     <w:rsid w:val="00F6275D"/>
     <w:rsid w:val="00F6352F"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F74459"/>
     <w:rsid w:val="00F76821"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00F842A3"/>
     <w:rsid w:val="00F86F57"/>
     <w:rsid w:val="00F9313B"/>
     <w:rsid w:val="00F95C25"/>
     <w:rsid w:val="00FA3983"/>
     <w:rsid w:val="00FA7429"/>
     <w:rsid w:val="00FA7D8D"/>
+    <w:rsid w:val="00FB4FB0"/>
     <w:rsid w:val="00FD1868"/>
     <w:rsid w:val="00FD3CC1"/>
+    <w:rsid w:val="00FD4A31"/>
     <w:rsid w:val="00FE1074"/>
     <w:rsid w:val="00FE1441"/>
     <w:rsid w:val="00FE5667"/>
     <w:rsid w:val="00FE56C4"/>
     <w:rsid w:val="00FF4090"/>
     <w:rsid w:val="351AEFFC"/>
     <w:rsid w:val="4E4673AB"/>
     <w:rsid w:val="7443FF7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="253C6539"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FBC4D3F9-5F9C-44E6-9237-AEA136B5113B}"/>
+  <w15:docId w15:val="{0CA972FA-58AF-49CF-BB2C-9D7B5D9CA11A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -12317,1115 +12355,1115 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1680F7F946DC457CA7A5AF3C90520916"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37BF7D96-9FD9-41B3-AA57-B7269C0B8E17}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="1680F7F946DC457CA7A5AF3C9052091615"/>
+            <w:pStyle w:val="1680F7F946DC457CA7A5AF3C905209161"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7A90A6110F0447F9A86C4859D033CCDB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14207AD0-F5D4-4FBF-A18D-89191FF4ADAD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="7A90A6110F0447F9A86C4859D033CCDB15"/>
+            <w:pStyle w:val="7A90A6110F0447F9A86C4859D033CCDB1"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04DEE6758A9453CACBA9299F84F62B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C8B2CA7-458E-42D5-8BD5-8BC52A29C693}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="C04DEE6758A9453CACBA9299F84F62B615"/>
+            <w:pStyle w:val="C04DEE6758A9453CACBA9299F84F62B61"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42F38FD95C04434B84EA68D2E01416A1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A934A04C-68B5-4773-8FCB-1FB2D7A724A5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="42F38FD95C04434B84EA68D2E01416A115"/>
+            <w:pStyle w:val="42F38FD95C04434B84EA68D2E01416A11"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38C2370EB71240DB9A590A3A9A61A0D2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{078EF30A-7B2A-4DA7-818B-4EA974579B8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="38C2370EB71240DB9A590A3A9A61A0D215"/>
+            <w:pStyle w:val="38C2370EB71240DB9A590A3A9A61A0D21"/>
           </w:pPr>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D6E72AE56064FE2A0E26C219E4DCBAB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{542D66E2-4E18-4490-95AE-28E04CC2A055}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="9D6E72AE56064FE2A0E26C219E4DCBAB15"/>
+            <w:pStyle w:val="9D6E72AE56064FE2A0E26C219E4DCBAB1"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="132E852767314ECBA2485F8BA4703756"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87461504-C995-4AB6-9336-13780EBBE68E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="132E852767314ECBA2485F8BA470375615"/>
+            <w:pStyle w:val="132E852767314ECBA2485F8BA47037561"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0930295AA00142D5BCBEA8B6C5503E39"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{064CD082-4C40-44B7-BF0F-414DA783110C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="0930295AA00142D5BCBEA8B6C5503E3915"/>
+            <w:pStyle w:val="0930295AA00142D5BCBEA8B6C5503E391"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="96574FC8B4AF4727BA82A6F70F0CAD9B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA8CB84D-403E-4997-827D-D6D83E1A72EF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="96574FC8B4AF4727BA82A6F70F0CAD9B15"/>
+            <w:pStyle w:val="96574FC8B4AF4727BA82A6F70F0CAD9B1"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D5AA1DD2DCD341F29C8D55D5C9D278E3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F17A8407-759B-4E9D-A3C1-7F30AB48CF20}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="D5AA1DD2DCD341F29C8D55D5C9D278E315"/>
+            <w:pStyle w:val="D5AA1DD2DCD341F29C8D55D5C9D278E31"/>
           </w:pPr>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3958C9445A3B4AF59B9781D813849BEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{950F98B3-D80E-4282-B911-F3A6953AB511}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="3958C9445A3B4AF59B9781D813849BEA15"/>
+            <w:pStyle w:val="3958C9445A3B4AF59B9781D813849BEA1"/>
           </w:pPr>
           <w:r w:rsidRPr="001557C4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B015"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B01"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A12515"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1251"/>
           </w:pPr>
           <w:r w:rsidRPr="0019471A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E4515"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E451"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C15"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD15"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F15"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA10015"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA1001"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED3038815"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD15"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D715"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F7215"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB15"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F2332379815"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F233237981"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C315"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2317B577-59DD-4346-A57F-4321F56EE020}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D915"/>
+            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC3715"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC371"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA15"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD15"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE15"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE1"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="244C1214EF5A4B698CBB7AA2743F063C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{493C778E-C786-4E2B-8968-7ABB37489080}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="244C1214EF5A4B698CBB7AA2743F063C15"/>
+            <w:pStyle w:val="244C1214EF5A4B698CBB7AA2743F063C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert one paragraph summary here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="611F53CA744C4A0688535CDC428DE318"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{629107E7-1C41-4100-A86B-C708B9AE9FF4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="611F53CA744C4A0688535CDC428DE31815"/>
+            <w:pStyle w:val="611F53CA744C4A0688535CDC428DE3181"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter one-paragraph statement here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{122B3B49-A6FA-4BED-B1EC-A401289A4827}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="220C1A8C813545B0BACB59F8C4B3DC1D15"/>
+            <w:pStyle w:val="220C1A8C813545B0BACB59F8C4B3DC1D1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23CF178C-76EC-44CE-B171-CC159AE69AB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF1515"/>
+            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF151"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6E2365E-F6D3-4BE5-88C1-5B306E84176B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="D89C6FADF1A947BABE031BFFF9A3E8B015"/>
+            <w:pStyle w:val="D89C6FADF1A947BABE031BFFF9A3E8B01"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Street &amp; number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F02B0F9-AC34-47A0-8CC7-78672D349FD9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="B89A47AD107F45C1B89F0370904FA4F415"/>
+            <w:pStyle w:val="B89A47AD107F45C1B89F0370904FA4F41"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose property privacy.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90046FC604824A178946ED8C65F4601E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A89ABB39-0396-42AF-9506-D9AC616B3FC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="90046FC604824A178946ED8C65F4601E15"/>
+            <w:pStyle w:val="90046FC604824A178946ED8C65F4601E1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter capsule summary here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
       </w:docPartPr>
@@ -13434,111 +13472,111 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="962353FB593A44E5ACA021C61C19D40B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8957AA99-DD18-40B8-B65D-79648B826B63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="962353FB593A44E5ACA021C61C19D40B15"/>
+            <w:pStyle w:val="962353FB593A44E5ACA021C61C19D40B1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Preferred property name here. </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="488C55085EED4F2280F798DCC39CDC2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C555DF8-B93C-4647-9122-DE5309016DBC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="488C55085EED4F2280F798DCC39CDC2C14"/>
+            <w:pStyle w:val="488C55085EED4F2280F798DCC39CDC2C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Town or Town vicinity.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B516103870C14C439A85F5089B52F6E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0555D705-2CAD-4A28-97D6-D53ECB2813CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="B516103870C14C439A85F5089B52F6E613"/>
+            <w:pStyle w:val="B516103870C14C439A85F5089B52F6E61"/>
           </w:pPr>
           <w:r w:rsidRPr="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Approx. date of construction</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
@@ -13556,317 +13594,317 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B510"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B51"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E5109910"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E510991"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C298F620-CC55-4604-8F06-B86918492260}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F17"/>
+            <w:pStyle w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F11"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C416334313D14F43804DBEDBAE9597A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1581A604-9950-473A-8A0C-D9381E59E04D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="C416334313D14F43804DBEDBAE9597A76"/>
+            <w:pStyle w:val="C416334313D14F43804DBEDBAE9597A71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>grantor</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4662528484184572AA79B347827C56C9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{607FAA1C-E2F5-4244-86A3-9D99C5C20257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="4662528484184572AA79B347827C56C96"/>
+            <w:pStyle w:val="4662528484184572AA79B347827C56C91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>grantee</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AA62363BE149D29A77597856D42DFC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B76A058-33A7-4903-9476-37E87199E6EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="04AA62363BE149D29A77597856D42DFC6"/>
+            <w:pStyle w:val="04AA62363BE149D29A77597856D42DFC1"/>
           </w:pPr>
           <w:r>
             <w:t>l</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>iber/folio</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FEB55F48ACB84824BC6C18A927A013DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4368CD90-E924-45CC-878B-B8639055F964}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="FEB55F48ACB84824BC6C18A927A013DD6"/>
+            <w:pStyle w:val="FEB55F48ACB84824BC6C18A927A013DD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>instrument</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DCFC75F73B3442A90DC1DD9C635A28B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CDC25C37-65A5-496E-A594-125B11D1A783}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="1DCFC75F73B3442A90DC1DD9C635A28B6"/>
+            <w:pStyle w:val="1DCFC75F73B3442A90DC1DD9C635A28B1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>consideration</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4C3578822914764B690FD4A1EAD47BE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F87D3598-20F3-48B3-9E96-9F127AA3F5BB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="F4C3578822914764B690FD4A1EAD47BE6"/>
+            <w:pStyle w:val="F4C3578822914764B690FD4A1EAD47BE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>acre</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DA043AA2B319438BBFFE53770E01BE70"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C145FCE6-CE04-4676-A8A6-803B668F40E4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="DA043AA2B319438BBFFE53770E01BE706"/>
+            <w:pStyle w:val="DA043AA2B319438BBFFE53770E01BE701"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>notes</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC66AC9B-E9A2-4522-9194-C3C32FAB56D8}"/>
       </w:docPartPr>
@@ -13907,314 +13945,314 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{903DDFF4-F15F-4479-A442-8D123D2E6D8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E24"/>
+            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E21"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C5D9B38-3545-4420-AED2-51705B7E3E64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF3"/>
+            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>MIHP #</w:t>
+            <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D31DFB3D-D042-42DC-9868-68748009AC7E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA3"/>
+            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB17D73-F821-4D0C-8AB3-491AF8B65D3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC3"/>
+            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5205417-475E-4AFF-B1D9-CBEFA1259822}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE3"/>
+            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{012E4E28-B8B9-48AB-805E-9813870B3B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE3"/>
+            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC227174-B8E4-49D8-8980-CD33196ACA41}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B211"/>
+            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B212"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C279FBD-A30D-4BE9-8172-03AC8B146C58}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA1"/>
+            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3CED9330-A0B9-4284-8070-E179E9A32692}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC31"/>
+            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC32"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0CA0CB7365694FA18CBB5854C9DD2044"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{295ADFF1-0C6B-477B-A82C-57F703993610}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="0CA0CB7365694FA18CBB5854C9DD2044"/>
+            <w:pStyle w:val="0CA0CB7365694FA18CBB5854C9DD20442"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter total number of photos</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D804F304-1040-4562-A468-763562F44D66}"/>
       </w:docPartPr>
@@ -14226,547 +14264,430 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61D03ECB-BA64-4958-8874-CC4D2312E8AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
+            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA002"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F46"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F462"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>street and number here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E4992346"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923462"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>city/town here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F8115"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81152"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>county here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>owner name here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA642"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>phone here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F669"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6692"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>street and number here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>city/town here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>state</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>zip here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
-          </w:r>
-[...57 lines deleted...]
-            <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B32"/>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...56 lines deleted...]
-          <w:r w:rsidRPr="00695261">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A02"/>
           </w:pPr>
           <w:r w:rsidRPr="00D83EE8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9322F63C-3499-4AD7-98D0-10383CC06A5F}"/>
@@ -14779,53 +14700,53 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1033CC1BFC1A4319ABAE504213BE100D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5EDB7B0-5605-4C0C-AA3E-FD74696A686F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="1033CC1BFC1A4319ABAE504213BE100D"/>
+            <w:pStyle w:val="1033CC1BFC1A4319ABAE504213BE100D2"/>
           </w:pPr>
           <w:r w:rsidRPr="002A6D70">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D82121-B43F-42D8-B314-0B61EABBC311}"/>
@@ -14838,287 +14759,403 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63347405-52D0-409E-AAD1-0CDC5225572D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
+            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D842"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>MIHP #</w:t>
+            <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37228831-D9CF-467E-82C8-AE7F437C3424}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="171E2D2AE075488486909D117DDFD720"/>
+            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7202"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39A74743-16C1-4B63-848E-40A2C4171B8A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
+            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5D202E1-9B81-4501-AAE7-E5F9F5FB4DDF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
+            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59282"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BF4A911-BC78-47DA-8C1B-649990F84105}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E8"/>
+            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E82"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="005775A9" w:rsidP="005775A9">
+        <w:p w:rsidR="002E07AC" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB67"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB672"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="129192D7856D40F298B1824919052E39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E43355E-56E0-40ED-A03A-6CD6BE4A6182}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+          <w:pPr>
+            <w:pStyle w:val="129192D7856D40F298B1824919052E392"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4717DBF188A346479FB68C298C598376"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32C9F676-3B37-48B4-9518-D2E28C5266F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+          <w:pPr>
+            <w:pStyle w:val="4717DBF188A346479FB68C298C5983761"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="482AABC8A9744F068FD952159A0C3CBB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57BA6ED8-6A11-4530-98C6-7301099EEB4E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+          <w:pPr>
+            <w:pStyle w:val="482AABC8A9744F068FD952159A0C3CBB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2FD4E9EACF92491DA3761DBA07D65919"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{70B4585B-9848-4273-A981-7B2E5416E0A7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+          <w:pPr>
+            <w:pStyle w:val="2FD4E9EACF92491DA3761DBA07D659191"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD4A31">
+            <w:rPr>
+              <w:rStyle w:val="answerChar"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271460E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25822F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="0CA0CB7365694FA18CBB5854C9DD2044"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -15218,62 +15255,68 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
     <w:rsid w:val="000D3302"/>
+    <w:rsid w:val="00202BA0"/>
     <w:rsid w:val="00246287"/>
+    <w:rsid w:val="002E07AC"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
+    <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
+    <w:rsid w:val="007C7A83"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008E70CD"/>
+    <w:rsid w:val="009811AE"/>
+    <w:rsid w:val="009A4417"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00DD4D48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -15689,122 +15732,122 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005775A9"/>
+    <w:rsid w:val="007C7A83"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="007C7A83"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="007C7A83"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="007C7A83"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="007C7A83"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
     <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
     <w:name w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="962353FB593A44E5ACA021C61C19D40B15">
     <w:name w:val="962353FB593A44E5ACA021C61C19D40B15"/>
     <w:rsid w:val="00BF1C51"/>
     <w:pPr>
@@ -16635,50 +16678,2066 @@
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D84">
     <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD720">
     <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E">
     <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F5928">
     <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E8">
     <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB67">
     <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
     <w:rsid w:val="005775A9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129192D7856D40F298B1824919052E39">
+    <w:name w:val="129192D7856D40F298B1824919052E39"/>
+    <w:rsid w:val="007C7A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962353FB593A44E5ACA021C61C19D40B">
+    <w:name w:val="962353FB593A44E5ACA021C61C19D40B"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220C1A8C813545B0BACB59F8C4B3DC1D">
+    <w:name w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D89C6FADF1A947BABE031BFFF9A3E8B0">
+    <w:name w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="488C55085EED4F2280F798DCC39CDC2C">
+    <w:name w:val="488C55085EED4F2280F798DCC39CDC2C"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B516103870C14C439A85F5089B52F6E6">
+    <w:name w:val="B516103870C14C439A85F5089B52F6E6"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89A47AD107F45C1B89F0370904FA4F4">
+    <w:name w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90046FC604824A178946ED8C65F4601E">
+    <w:name w:val="90046FC604824A178946ED8C65F4601E"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F461">
+    <w:name w:val="656388959275410E98275E5C5D6D2F461"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923461">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923461"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81151">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81151"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB1">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA641">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA641"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6691">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6691"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E1">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C1">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F1">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA1">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129192D7856D40F298B1824919052E391">
+    <w:name w:val="129192D7856D40F298B1824919052E391"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="592501BA90A54DC1B0BE6EEBDFF2C9AA1">
+    <w:name w:val="592501BA90A54DC1B0BE6EEBDFF2C9AA1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B31">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B31"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A6EF775B99847B194154A0909E6B21A1">
+    <w:name w:val="4A6EF775B99847B194154A0909E6B21A1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF0C272EA8494FE7918FF28A54CF3D781">
+    <w:name w:val="EF0C272EA8494FE7918FF28A54CF3D781"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE1">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A01">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A01"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1033CC1BFC1A4319ABAE504213BE100D1">
+    <w:name w:val="1033CC1BFC1A4319ABAE504213BE100D1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1680F7F946DC457CA7A5AF3C90520916">
+    <w:name w:val="1680F7F946DC457CA7A5AF3C90520916"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A90A6110F0447F9A86C4859D033CCDB">
+    <w:name w:val="7A90A6110F0447F9A86C4859D033CCDB"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04DEE6758A9453CACBA9299F84F62B6">
+    <w:name w:val="C04DEE6758A9453CACBA9299F84F62B6"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42F38FD95C04434B84EA68D2E01416A1">
+    <w:name w:val="42F38FD95C04434B84EA68D2E01416A1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C2370EB71240DB9A590A3A9A61A0D2">
+    <w:name w:val="38C2370EB71240DB9A590A3A9A61A0D2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D6E72AE56064FE2A0E26C219E4DCBAB">
+    <w:name w:val="9D6E72AE56064FE2A0E26C219E4DCBAB"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="132E852767314ECBA2485F8BA4703756">
+    <w:name w:val="132E852767314ECBA2485F8BA4703756"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0930295AA00142D5BCBEA8B6C5503E39">
+    <w:name w:val="0930295AA00142D5BCBEA8B6C5503E39"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96574FC8B4AF4727BA82A6F70F0CAD9B">
+    <w:name w:val="96574FC8B4AF4727BA82A6F70F0CAD9B"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5AA1DD2DCD341F29C8D55D5C9D278E3">
+    <w:name w:val="D5AA1DD2DCD341F29C8D55D5C9D278E3"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3958C9445A3B4AF59B9781D813849BEA">
+    <w:name w:val="3958C9445A3B4AF59B9781D813849BEA"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244C1214EF5A4B698CBB7AA2743F063C">
+    <w:name w:val="244C1214EF5A4B698CBB7AA2743F063C"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B0">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A125">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B5">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E51099">
+    <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E45">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="611F53CA744C4A0688535CDC428DE318">
+    <w:name w:val="611F53CA744C4A0688535CDC428DE318"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA100">
+    <w:name w:val="952305493A174550B8EC91088FCDA100"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED30388">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D7">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F72">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D9">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F23323798">
+    <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC37">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C3">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C416334313D14F43804DBEDBAE9597A7">
+    <w:name w:val="C416334313D14F43804DBEDBAE9597A7"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4662528484184572AA79B347827C56C9">
+    <w:name w:val="4662528484184572AA79B347827C56C9"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11D8ED40B3AB4E50A9DCB48F3A88B2F1">
+    <w:name w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AA62363BE149D29A77597856D42DFC">
+    <w:name w:val="04AA62363BE149D29A77597856D42DFC"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB55F48ACB84824BC6C18A927A013DD">
+    <w:name w:val="FEB55F48ACB84824BC6C18A927A013DD"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCFC75F73B3442A90DC1DD9C635A28B">
+    <w:name w:val="1DCFC75F73B3442A90DC1DD9C635A28B"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4C3578822914764B690FD4A1EAD47BE">
+    <w:name w:val="F4C3578822914764B690FD4A1EAD47BE"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA043AA2B319438BBFFE53770E01BE70">
+    <w:name w:val="DA043AA2B319438BBFFE53770E01BE70"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E2">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D841">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D841"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7201">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7201"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E1">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59281">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59281"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E81">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E81"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B21">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC3">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20441">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20441"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF15">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA001">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA001"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB671">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB671"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4717DBF188A346479FB68C298C598376">
+    <w:name w:val="4717DBF188A346479FB68C298C598376"/>
+    <w:rsid w:val="007C7A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="482AABC8A9744F068FD952159A0C3CBB">
+    <w:name w:val="482AABC8A9744F068FD952159A0C3CBB"/>
+    <w:rsid w:val="007C7A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FD4E9EACF92491DA3761DBA07D65919">
+    <w:name w:val="2FD4E9EACF92491DA3761DBA07D65919"/>
+    <w:rsid w:val="007C7A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962353FB593A44E5ACA021C61C19D40B1">
+    <w:name w:val="962353FB593A44E5ACA021C61C19D40B1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220C1A8C813545B0BACB59F8C4B3DC1D1">
+    <w:name w:val="220C1A8C813545B0BACB59F8C4B3DC1D1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D89C6FADF1A947BABE031BFFF9A3E8B01">
+    <w:name w:val="D89C6FADF1A947BABE031BFFF9A3E8B01"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="488C55085EED4F2280F798DCC39CDC2C1">
+    <w:name w:val="488C55085EED4F2280F798DCC39CDC2C1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B516103870C14C439A85F5089B52F6E61">
+    <w:name w:val="B516103870C14C439A85F5089B52F6E61"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89A47AD107F45C1B89F0370904FA4F41">
+    <w:name w:val="B89A47AD107F45C1B89F0370904FA4F41"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90046FC604824A178946ED8C65F4601E1">
+    <w:name w:val="90046FC604824A178946ED8C65F4601E1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE1">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD1">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F462">
+    <w:name w:val="656388959275410E98275E5C5D6D2F462"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923462">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923462"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81152">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81152"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB2">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA642">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA642"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6692">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6692"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E2">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C2">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F2">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA2">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129192D7856D40F298B1824919052E392">
+    <w:name w:val="129192D7856D40F298B1824919052E392"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4717DBF188A346479FB68C298C5983761">
+    <w:name w:val="4717DBF188A346479FB68C298C5983761"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B32">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B32"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="482AABC8A9744F068FD952159A0C3CBB1">
+    <w:name w:val="482AABC8A9744F068FD952159A0C3CBB1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FD4E9EACF92491DA3761DBA07D659191">
+    <w:name w:val="2FD4E9EACF92491DA3761DBA07D659191"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE2">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A02">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A02"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1033CC1BFC1A4319ABAE504213BE100D2">
+    <w:name w:val="1033CC1BFC1A4319ABAE504213BE100D2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1680F7F946DC457CA7A5AF3C905209161">
+    <w:name w:val="1680F7F946DC457CA7A5AF3C905209161"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A90A6110F0447F9A86C4859D033CCDB1">
+    <w:name w:val="7A90A6110F0447F9A86C4859D033CCDB1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04DEE6758A9453CACBA9299F84F62B61">
+    <w:name w:val="C04DEE6758A9453CACBA9299F84F62B61"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42F38FD95C04434B84EA68D2E01416A11">
+    <w:name w:val="42F38FD95C04434B84EA68D2E01416A11"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C2370EB71240DB9A590A3A9A61A0D21">
+    <w:name w:val="38C2370EB71240DB9A590A3A9A61A0D21"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D6E72AE56064FE2A0E26C219E4DCBAB1">
+    <w:name w:val="9D6E72AE56064FE2A0E26C219E4DCBAB1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="132E852767314ECBA2485F8BA47037561">
+    <w:name w:val="132E852767314ECBA2485F8BA47037561"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0930295AA00142D5BCBEA8B6C5503E391">
+    <w:name w:val="0930295AA00142D5BCBEA8B6C5503E391"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96574FC8B4AF4727BA82A6F70F0CAD9B1">
+    <w:name w:val="96574FC8B4AF4727BA82A6F70F0CAD9B1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5AA1DD2DCD341F29C8D55D5C9D278E31">
+    <w:name w:val="D5AA1DD2DCD341F29C8D55D5C9D278E31"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3958C9445A3B4AF59B9781D813849BEA1">
+    <w:name w:val="3958C9445A3B4AF59B9781D813849BEA1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244C1214EF5A4B698CBB7AA2743F063C1">
+    <w:name w:val="244C1214EF5A4B698CBB7AA2743F063C1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B01">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B01"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1251">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1251"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B51">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B51"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510991">
+    <w:name w:val="68E702A984F749069CA14A87C1E510991"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E451">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E451"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="611F53CA744C4A0688535CDC428DE3181">
+    <w:name w:val="611F53CA744C4A0688535CDC428DE3181"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C1">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD1">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F1">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1001">
+    <w:name w:val="952305493A174550B8EC91088FCDA1001"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303881">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD1">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D71">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F721">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB1">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D91">
+    <w:name w:val="560DAAAF37A845D29ECCCF56320205D91"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237981">
+    <w:name w:val="63B3F5732E954C9890948E8F233237981"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC371">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC371"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C31">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA1">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C416334313D14F43804DBEDBAE9597A71">
+    <w:name w:val="C416334313D14F43804DBEDBAE9597A71"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4662528484184572AA79B347827C56C91">
+    <w:name w:val="4662528484184572AA79B347827C56C91"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11D8ED40B3AB4E50A9DCB48F3A88B2F11">
+    <w:name w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F11"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AA62363BE149D29A77597856D42DFC1">
+    <w:name w:val="04AA62363BE149D29A77597856D42DFC1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB55F48ACB84824BC6C18A927A013DD1">
+    <w:name w:val="FEB55F48ACB84824BC6C18A927A013DD1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCFC75F73B3442A90DC1DD9C635A28B1">
+    <w:name w:val="1DCFC75F73B3442A90DC1DD9C635A28B1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4C3578822914764B690FD4A1EAD47BE1">
+    <w:name w:val="F4C3578822914764B690FD4A1EAD47BE1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA043AA2B319438BBFFE53770E01BE701">
+    <w:name w:val="DA043AA2B319438BBFFE53770E01BE701"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E21">
+    <w:name w:val="264F395CEEA04BC99134F6C7F7B796E21"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF1">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA1">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC1">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE1">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE1">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE1"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D842">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D842"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7202">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7202"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E2">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59282">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59282"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E82">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E82"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B212">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B212"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA2">
+    <w:name w:val="0C9356C749644FF8A19F159948A4DBAA2"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC32">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC32"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20442">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20442"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF151">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF151"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA002">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA002"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB672">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB672"/>
+    <w:rsid w:val="007C7A83"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -17283,78 +19342,78 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4561</Characters>
+  <Pages>13</Pages>
+  <Words>817</Words>
+  <Characters>4659</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Maryland Inventory Architecture Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5351</CharactersWithSpaces>
+  <CharactersWithSpaces>5466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Maryland Inventory Architecture Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>