--- v1 (2026-04-02)
+++ v2 (2026-05-14)
@@ -1,285 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="002B4661" w:rsidP="00B272F7">
+    <w:p w14:paraId="44625D7B" w14:textId="60FAAC83" w:rsidR="00B272F7" w:rsidRDefault="00000000" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property name"/>
           <w:tag w:val="property name"/>
           <w:id w:val="-669639817"/>
           <w:placeholder>
             <w:docPart w:val="962353FB593A44E5ACA021C61C19D40B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B272F7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Preferred property name here. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="002B4661" w:rsidP="00B272F7">
+    <w:p w14:paraId="10450C2E" w14:textId="10E53657" w:rsidR="007D7343" w:rsidRDefault="00000000" w:rsidP="00B272F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="inventory number"/>
           <w:tag w:val="inventory number"/>
           <w:id w:val="2005319181"/>
           <w:placeholder>
             <w:docPart w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F6659">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
+    <w:p w14:paraId="02FC1B40" w14:textId="77777777" w:rsidR="00B8586F" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="street/number"/>
           <w:tag w:val="street/number"/>
           <w:id w:val="-1545594405"/>
           <w:placeholder>
             <w:docPart w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE7E8A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Stree</w:t>
           </w:r>
           <w:r w:rsidR="00B8586F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>t &amp; number here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
+    <w:p w14:paraId="70831C53" w14:textId="22624670" w:rsidR="00613DFF" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Town/town vicinity"/>
           <w:tag w:val="Town/town vicinity"/>
           <w:id w:val="364028611"/>
           <w:placeholder>
             <w:docPart w:val="488C55085EED4F2280F798DCC39CDC2C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Town or Town vicinity</w:t>
           </w:r>
           <w:r w:rsidR="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
+    <w:p w14:paraId="00EA79F7" w14:textId="6E7FEFB1" w:rsidR="00E6320F" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Approx. date of construction"/>
           <w:tag w:val="Approx. date of construction"/>
           <w:id w:val="661522745"/>
           <w:placeholder>
             <w:docPart w:val="B516103870C14C439A85F5089B52F6E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E6320F" w:rsidRPr="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Approx. date of construction</w:t>
           </w:r>
           <w:r w:rsidR="00191EA9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="002B4661" w:rsidP="00C24E2D">
+    <w:p w14:paraId="3B1EAFD3" w14:textId="79E5A6E4" w:rsidR="00C24E2D" w:rsidRDefault="00000000" w:rsidP="00C24E2D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="property access"/>
           <w:tag w:val="property access"/>
           <w:id w:val="-881094014"/>
           <w:placeholder>
             <w:docPart w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Public" w:value="Public"/>
             <w:listItem w:displayText="Private" w:value="Private"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Choose </w:t>
           </w:r>
           <w:r w:rsidR="00613DFF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>property</w:t>
           </w:r>
           <w:r w:rsidR="00C24E2D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> privacy.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="09D27314" w14:textId="08328A5B" w:rsidR="00C12DD5" w:rsidRDefault="00C12DD5" w:rsidP="00C4378E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Capsule Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B04C14" w14:textId="61051254" w:rsidR="003D7363" w:rsidRPr="00C4378E" w:rsidRDefault="002B4661" w:rsidP="00C4378E">
+    <w:p w14:paraId="43B04C14" w14:textId="61051254" w:rsidR="003D7363" w:rsidRPr="00C4378E" w:rsidRDefault="00000000" w:rsidP="00C4378E">
       <w:pPr>
         <w:ind w:left="90"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="description"/>
           <w:tag w:val="description"/>
           <w:id w:val="733896276"/>
           <w:placeholder>
             <w:docPart w:val="90046FC604824A178946ED8C65F4601E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Enter capsule </w:t>
           </w:r>
           <w:r w:rsidR="00972104">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>summary</w:t>
           </w:r>
           <w:r w:rsidR="009A2AB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> here.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C12DD5">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="002D41F8">
@@ -577,51 +569,50 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>not for publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="97069386"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4F6CF6C2" w14:textId="52989E0B" w:rsidR="000346AC" w:rsidRDefault="008A766D" w:rsidP="00FD4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7740"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000346AC" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
@@ -725,97 +716,91 @@
             <w:listItem w:displayText="Anne Arundel County" w:value="Anne Arundel County"/>
             <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
             <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
             <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
             <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
             <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
             <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
             <w:listItem w:displayText="Charles County" w:value="Charles County"/>
             <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
             <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
             <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
             <w:listItem w:displayText="Harford County" w:value="Harford County"/>
             <w:listItem w:displayText="Howard County" w:value="Howard County"/>
             <w:listItem w:displayText="Kent County" w:value="Kent County"/>
             <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
             <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
             <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
             <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
             <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
             <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
             <w:listItem w:displayText="Washington County" w:value="Washington County"/>
             <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
             <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>county here</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6BC3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>vicinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-789587104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="45428242" w14:textId="1874BC27" w:rsidR="006F62DF" w:rsidRPr="006A1496" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1682,302 +1667,295 @@
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707F68">
         <w:t>Contributing Resource in National Register District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="457222502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Contributing Resource in Local Historic District</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1448745448"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B492DD3" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Eligible for the National Register </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-689376498"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t xml:space="preserve">Determined Ineligible for the National Register </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1141727111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="616FB504" w14:textId="77777777" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="006F62DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Recorded by HABS/HAER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-927032899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03DA0">
         <w:t>Historic Structure Report or Research Report at MHT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1063452686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6E059" w14:textId="03AFC5E6" w:rsidR="006F62DF" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
+    <w:p w14:paraId="6B0E6768" w14:textId="77777777" w:rsidR="006A2909" w:rsidRDefault="006F62DF" w:rsidP="001B3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
-        <w:sectPr w:rsidR="006F62DF" w:rsidSect="000346AC">
+        <w:sectPr w:rsidR="006A2909" w:rsidSect="000346AC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="796801609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B66F8">
         <w:t xml:space="preserve">If other, please explain: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -1993,1140 +1971,1082 @@
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D83EE8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00A610FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42A25BB0" w14:textId="5C770645" w:rsidR="00017EB1" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
+    <w:p w14:paraId="7B41FA17" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t>Classification</w:t>
+        <w:t>Section 6. Classification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70805621" w14:textId="0E1B453D" w:rsidR="00017EB1" w:rsidRDefault="006F3881" w:rsidP="0019714B">
+    <w:p w14:paraId="2D2448C1" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00017EB1" w:rsidRPr="008E66F8">
+      <w:r w:rsidRPr="008E66F8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ategory</w:t>
       </w:r>
-      <w:r w:rsidR="00733C1A">
+      <w:r>
         <w:tab/>
-        <w:t>district</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">district </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-700252252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E66F8" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="008E66F8">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">building(s) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-52240847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E66F8" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00733C1A">
+      <w:r>
         <w:tab/>
-        <w:t>structure</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">structure </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-962341880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E66F8" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00733C1A">
+      <w:r>
         <w:tab/>
-        <w:t>site</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">site </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-548919409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E66F8" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00733C1A">
+      <w:r>
         <w:tab/>
-        <w:t>object</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">object </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1839837900"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E66F8" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2036382E" w14:textId="473BFAFE" w:rsidR="008E66F8" w:rsidRDefault="006F3881" w:rsidP="0019714B">
+    <w:p w14:paraId="6407EC74" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2610"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3881">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ownership</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">public </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="683944742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">private </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1685281955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-842941533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="23E433E5" w14:textId="3230860A" w:rsidR="00DB5519" w:rsidRDefault="006F3881" w:rsidP="0094641F">
+    <w:p w14:paraId="1F06FDE7" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00DB5519">
         <w:t xml:space="preserve">agriculture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-6672111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DB5519" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">commerce/trade </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1639257387"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DB5519" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB5519" w:rsidRPr="00B41E86">
+      <w:r w:rsidRPr="00B41E86">
         <w:t>defense</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="745304743"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DB5519" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB5519" w:rsidRPr="00B41E86">
+      <w:r w:rsidRPr="00B41E86">
         <w:t>domes</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:t xml:space="preserve">tic </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1769540517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DB5519" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="290261746"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DB5519" w:rsidRPr="004423E7">
+          <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DB5519">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048F1B12" w14:textId="55C03D8E" w:rsidR="0094641F" w:rsidRDefault="00DB5519" w:rsidP="001B3269">
+    <w:p w14:paraId="6A473FA3" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4950"/>
           <w:tab w:val="left" w:pos="6750"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0B11">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">funerary </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-257759106"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0094641F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">government </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1073653397"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0094641F">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">health care </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-117000433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0094641F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-185677001"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">landscape </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1093314433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="71FBD434" w14:textId="419E23FD" w:rsidR="00DB5519" w:rsidRDefault="00DB5519" w:rsidP="001B3269">
+    <w:p w14:paraId="4A613D4F" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2250"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5220"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0B11">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>function</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">recreation/culture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1517888696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1473205162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3269">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1642492687"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B3269">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">transportation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="576866303"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3269">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>work in progress</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">work in progress </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-183600211"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A6C7FA" w14:textId="26072792" w:rsidR="002559C1" w:rsidRPr="00827360" w:rsidRDefault="00DB5519" w:rsidP="00827360">
+    <w:p w14:paraId="0F79EB86" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRPr="00827360" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">unknown </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-467825587"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B3269">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vacant/not in use </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1665307033"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0094641F">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="239446409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(specify: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
           <w:tag w:val="specify other"/>
           <w:id w:val="570321762"/>
           <w:placeholder>
-            <w:docPart w:val="1033CC1BFC1A4319ABAE504213BE100D"/>
+            <w:docPart w:val="46031E0A850F49D8808DE0F3352B8B45"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="002A6D70">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0668D1F2" w14:textId="026D28F8" w:rsidR="00C47669" w:rsidRDefault="00C47669" w:rsidP="000867EC">
+    <w:p w14:paraId="534D35C4" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="4230"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t>resource count</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>resource count:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4AF578" w14:textId="77777777" w:rsidR="00C47669" w:rsidRDefault="00C47669" w:rsidP="0019714B">
+    <w:p w14:paraId="541481FC" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="left" w:pos="2970"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7650"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62EFE">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>contributing</w:t>
@@ -3136,51 +3056,51 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">buildings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing buildings"/>
           <w:tag w:val="number of contributing buildings"/>
           <w:id w:val="-1459949138"/>
           <w:placeholder>
-            <w:docPart w:val="1680F7F946DC457CA7A5AF3C90520916"/>
+            <w:docPart w:val="63C9134FFA944ADABF16CE75C4358C3F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
@@ -3193,51 +3113,51 @@
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sites </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing sites"/>
           <w:tag w:val="number of contributing sites"/>
           <w:id w:val="-1204175331"/>
           <w:placeholder>
-            <w:docPart w:val="7A90A6110F0447F9A86C4859D033CCDB"/>
+            <w:docPart w:val="66F746B171A043C8AE0F08A00ECB5B7F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3249,51 +3169,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing structures"/>
           <w:tag w:val="number of contributing structures"/>
           <w:id w:val="1142847809"/>
           <w:placeholder>
-            <w:docPart w:val="C04DEE6758A9453CACBA9299F84F62B6"/>
+            <w:docPart w:val="C5FA963146414E21945CA34456A7CCEB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3305,51 +3225,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">objects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of contributing objects"/>
           <w:tag w:val="number of contributing objects"/>
           <w:id w:val="-1379938349"/>
           <w:placeholder>
-            <w:docPart w:val="42F38FD95C04434B84EA68D2E01416A1"/>
+            <w:docPart w:val="51C60D0116D64D51A1C9DED2DB8AEA96"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3372,84 +3292,84 @@
         </w:rPr>
         <w:t>total</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answeremphasisChar"/>
           </w:rPr>
           <w:alias w:val="number of total contributing resources"/>
           <w:tag w:val="number of total contributing resources"/>
           <w:id w:val="1477030811"/>
           <w:placeholder>
-            <w:docPart w:val="38C2370EB71240DB9A590A3A9A61A0D2"/>
+            <w:docPart w:val="87B8E39CF97F4A35B540B3EADEC6DFE8"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB80484" w14:textId="77777777" w:rsidR="00C47669" w:rsidRPr="00C62EFE" w:rsidRDefault="00C47669" w:rsidP="0019714B">
+    <w:p w14:paraId="31CB7BF6" w14:textId="77777777" w:rsidR="00D577DE" w:rsidRPr="00C62EFE" w:rsidRDefault="00D577DE" w:rsidP="00D577DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2970"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7650"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:snapToGrid/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62EFE">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
@@ -3458,51 +3378,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">buildings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing buildings"/>
           <w:tag w:val="number of non-contributing buildings"/>
           <w:id w:val="1930770516"/>
           <w:placeholder>
-            <w:docPart w:val="9D6E72AE56064FE2A0E26C219E4DCBAB"/>
+            <w:docPart w:val="EC309F718B494D3090F0A6243A3B04CD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
@@ -3512,51 +3432,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">sites </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing sites"/>
           <w:tag w:val="number of non-contributing sites"/>
           <w:id w:val="2123720418"/>
           <w:placeholder>
-            <w:docPart w:val="132E852767314ECBA2485F8BA4703756"/>
+            <w:docPart w:val="10D622A4A95645158C8D05E3D0A97185"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3568,51 +3488,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">structures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing structures"/>
           <w:tag w:val="number of non-contributing structures"/>
           <w:id w:val="-1938744012"/>
           <w:placeholder>
-            <w:docPart w:val="0930295AA00142D5BCBEA8B6C5503E39"/>
+            <w:docPart w:val="3DCDABAFD0674B41BE8CE6FCF41F219D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3624,51 +3544,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">objects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:alias w:val="number of non-contributing objects"/>
           <w:tag w:val="number of non-contributing objects"/>
           <w:id w:val="915215980"/>
           <w:placeholder>
-            <w:docPart w:val="96574FC8B4AF4727BA82A6F70F0CAD9B"/>
+            <w:docPart w:val="48C9766ED7F84A17BDFD81B46C912949"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -3690,158 +3610,149 @@
         </w:rPr>
         <w:t>total</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answeremphasisChar"/>
           </w:rPr>
           <w:alias w:val="number of total non-contributing resources"/>
           <w:tag w:val="number of total non-contributing resources"/>
           <w:id w:val="-1474520382"/>
           <w:placeholder>
-            <w:docPart w:val="D5AA1DD2DCD341F29C8D55D5C9D278E3"/>
+            <w:docPart w:val="1CB0202B529C4708BF9415B2584259E4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00060F4C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553FCC0D" w14:textId="77777777" w:rsidR="004769E5" w:rsidRDefault="00C47669" w:rsidP="003B3522">
+    <w:p w14:paraId="76C6E059" w14:textId="665F56EB" w:rsidR="00D577DE" w:rsidRDefault="00D577DE" w:rsidP="00C155D5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:type w:val="nextColumn"/>
+        <w:sectPr w:rsidR="00D577DE" w:rsidSect="000346AC">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001557C4">
+      <w:r w:rsidRPr="001D2857">
+        <w:t>Number of contributing resources previously included in the Inventory:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C155D5">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
             <w:b w:val="0"/>
-            <w:bCs/>
           </w:rPr>
           <w:alias w:val="previous resources total"/>
           <w:tag w:val="previous resources total"/>
           <w:id w:val="-1092469312"/>
           <w:placeholder>
-            <w:docPart w:val="3958C9445A3B4AF59B9781D813849BEA"/>
+            <w:docPart w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="001557C4">
+          <w:r w:rsidRPr="00C155D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
-              <w:bCs/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="001557C4">
+      <w:r w:rsidRPr="00C155D5">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA9A440" w14:textId="1620A310" w:rsidR="00C47669" w:rsidRPr="009018CF" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 7. </w:t>
       </w:r>
       <w:r w:rsidR="00C47669" w:rsidRPr="009018CF">
         <w:t>Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0F0CA8" w14:textId="5247231F" w:rsidR="00C47669" w:rsidRDefault="00C47669" w:rsidP="009D6C25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="left" w:pos="4410"/>
@@ -3859,301 +3770,286 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">excellent </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-988637140"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> good </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1164780194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">fair </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1507667840"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deteriorated </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1124743342"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ruins </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1576479669"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> altered </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="74794559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0F604420" w14:textId="1D93A682" w:rsidR="006A6BFA" w:rsidRDefault="006A6BFA" w:rsidP="006A6BFA">
       <w:r>
         <w:t>Prepare both a one paragraph summary and a comprehensive description of the resource and its various elements as it exists today.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:alias w:val="summary"/>
         <w:tag w:val="summary"/>
         <w:id w:val="180708568"/>
         <w:placeholder>
           <w:docPart w:val="244C1214EF5A4B698CBB7AA2743F063C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...8 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="142D6CDC" w14:textId="2713A407" w:rsidR="003B3522" w:rsidRDefault="003B3522" w:rsidP="006A6BFA">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert one paragraph summary here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="comprehensive description"/>
         <w:tag w:val="comprehensive description"/>
         <w:id w:val="-456798815"/>
         <w:placeholder>
           <w:docPart w:val="E082AC64E4EA417C964E8F81480554B0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="38F1AD1D" w14:textId="3CBDFED2" w:rsidR="00880539" w:rsidRPr="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
-[...9 lines deleted...]
-          </w:pPr>
+        <w:p w14:paraId="0CC89A06" w14:textId="77777777" w:rsidR="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
+    <w:p w14:paraId="38F1AD1D" w14:textId="1E7D3612" w:rsidR="00B777F3" w:rsidRPr="00B777F3" w:rsidRDefault="00B777F3" w:rsidP="00B777F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5040"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="00B777F3" w:rsidRPr="00B777F3" w:rsidSect="00526099">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:type w:val="nextColumn"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="27999EAF" w14:textId="653C5CA7" w:rsidR="00F842A3" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 8. </w:t>
       </w:r>
       <w:r w:rsidR="003A0BC0">
         <w:t>Sig</w:t>
       </w:r>
       <w:r w:rsidR="009025E2">
         <w:t>nificance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6DD802" w14:textId="2CEF4C1F" w:rsidR="009025E2" w:rsidRDefault="009025E2" w:rsidP="00FE5667">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -4167,1206 +4063,1170 @@
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>1600-1699</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1897725541"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1700-1799</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1160616087"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1800-1899</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-277645654"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>1900-1999</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1678385637"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>2000-</w:t>
       </w:r>
       <w:r w:rsidR="007621A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="660355844"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007621A6">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0E1FA9E6" w14:textId="0C13CC3A" w:rsidR="00AD2CDD" w:rsidRDefault="008137FB" w:rsidP="00B04074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6930"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>agriculture</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-749742897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>archaeology</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2020656206"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t>archi</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">tecture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1224211346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">art </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2008784471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">commerce </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="425767564"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">communications </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1619604247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1FAAB6E2" w14:textId="2051ADF5" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4050"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="7380"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">community planning </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1517305064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">conservation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-261997527"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">economics </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-122161052"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="265278810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">engineering </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-864596736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="67661344" w14:textId="2868D56F" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>area of</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">entertainment/recreation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1968707192"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">ethnic heritage </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-458502256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">exploration/settlement </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-2078195399"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">engineering </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1719089361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B5F6CA9" w14:textId="560CFC1D" w:rsidR="00FE1074" w:rsidRDefault="00F4163D" w:rsidP="00FE5667">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4140"/>
           <w:tab w:val="left" w:pos="6390"/>
           <w:tab w:val="left" w:pos="7470"/>
           <w:tab w:val="right" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4163D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">industry </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="399260438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">invention </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1212459095"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:tab/>
         <w:t xml:space="preserve">landscape architecture </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-758596903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve"> law </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1227597943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">literature </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1327741793"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0059506D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE1074">
         <w:t xml:space="preserve">maritime history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1803995677"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FE1074">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="26E2F365" w14:textId="304D7534" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00B04074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="8010"/>
           <w:tab w:val="decimal" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1072654874"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">performing arts </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1581328757"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">philosophy </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-573274783"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">politics/government </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-552850767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1127311692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B954D2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">science </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="2063286020"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="64F8A2FF" w14:textId="68BE7168" w:rsidR="00FE1074" w:rsidRDefault="00FE1074" w:rsidP="00FE5667">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">social history </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-1569567085"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">transportation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1647859768"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="247087799"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4163D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F4163D">
         <w:t>(specify:</w:t>
       </w:r>
       <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:alias w:val="specify other"/>
           <w:tag w:val="specify other"/>
           <w:id w:val="807510900"/>
           <w:placeholder>
             <w:docPart w:val="974AA8D93DA248FD8A70E6608281A125"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4163D" w:rsidRPr="0019471A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4163D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6182A" w14:textId="23368BE0" w:rsidR="00D650F7" w:rsidRDefault="00D650F7" w:rsidP="00E722F3">
       <w:r w:rsidRPr="00410210">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>specific dates</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
@@ -5564,258 +5424,246 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>National Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-51472531"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00240FAD">
         <w:t>Maryland Register</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="-894037503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00240FAD">
         <w:tab/>
         <w:t>not evaluated</w:t>
       </w:r>
       <w:r w:rsidR="00F31FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="checkbox"/>
           <w:tag w:val="checkbox"/>
           <w:id w:val="1531759846"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="006F" w14:font="Wingdings"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F31FC2" w:rsidRPr="004423E7">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="70F7F368" w14:textId="7C661CA2" w:rsidR="00F31FC2" w:rsidRDefault="00AE72E9" w:rsidP="00F31FC2">
+    <w:p w14:paraId="70F7F368" w14:textId="0BC5C95C" w:rsidR="00F31FC2" w:rsidRDefault="00AE72E9" w:rsidP="00F31FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3330"/>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="5490"/>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00AE72E9">
-        <w:t>Prepare a one-paragraph summary statement of significance addressing applicable criteria, followed by a narrative discussion of the history of the resource and its context. (For compliance projects, complete evaluation on a DOE Form – see manual.)</w:t>
+        <w:t xml:space="preserve">Prepare a one-paragraph summary statement of significance addressing applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="000D57FC">
+        <w:t>area(s) of significance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE72E9">
+        <w:t>, followed by a narrative discussion of the history of the resource and its context. (For compliance projects, complete evaluation on a DOE Form – see manual.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:alias w:val="one-paragraph statement"/>
         <w:tag w:val="one-paragraph statement"/>
         <w:id w:val="982970766"/>
         <w:placeholder>
           <w:docPart w:val="611F53CA744C4A0688535CDC428DE318"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...8 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="30E5B052" w14:textId="7FB89439" w:rsidR="003B3522" w:rsidRDefault="003B3522" w:rsidP="00F31FC2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
               <w:tab w:val="left" w:pos="3330"/>
               <w:tab w:val="left" w:pos="3780"/>
               <w:tab w:val="left" w:pos="5490"/>
               <w:tab w:val="left" w:pos="6120"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter one-paragraph statement here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="narrative discussion"/>
         <w:tag w:val="narrative discussion"/>
         <w:id w:val="-308399310"/>
         <w:placeholder>
           <w:docPart w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2343DCA9" w14:textId="41DAD422" w:rsidR="009A72F6" w:rsidRDefault="00FA7D8D" w:rsidP="00C4378E">
           <w:pPr>
             <w:sectPr w:rsidR="009A72F6" w:rsidSect="00526099">
-              <w:footerReference w:type="default" r:id="rId14"/>
+              <w:footerReference w:type="default" r:id="rId13"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0EE93E29" w14:textId="7D05D738" w:rsidR="00AE72E9" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 9. </w:t>
       </w:r>
       <w:r w:rsidR="00081E06">
         <w:t>Bibliographic References</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="references"/>
         <w:tag w:val="references"/>
         <w:id w:val="-670714943"/>
         <w:placeholder>
           <w:docPart w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0D00CE16" w14:textId="08374A9B" w:rsidR="001730AE" w:rsidRDefault="000E1AA3" w:rsidP="00C4378E">
           <w:pPr>
             <w:sectPr w:rsidR="001730AE" w:rsidSect="00526099">
-              <w:footerReference w:type="default" r:id="rId15"/>
+              <w:footerReference w:type="default" r:id="rId14"/>
               <w:type w:val="nextColumn"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
               <w:cols w:space="720"/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5035035E" w14:textId="0F6CAB10" w:rsidR="00081E06" w:rsidRDefault="00FB4FB0" w:rsidP="00FB4FB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -6021,51 +5869,50 @@
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="32A07A68" w14:textId="59808896" w:rsidR="00EC779D" w:rsidRDefault="00EC779D" w:rsidP="008A29A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t>Verbal boundary description and justification</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="boundary description"/>
         <w:tag w:val="boundary description"/>
         <w:id w:val="421148653"/>
         <w:placeholder>
           <w:docPart w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3BA0AEFC" w14:textId="77777777" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C04B6D">
           <w:pPr>
             <w:spacing w:before="80" w:after="80"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="587C4CFB" w14:textId="00C27406" w:rsidR="00A53E11" w:rsidRPr="00C04B6D" w:rsidRDefault="009F5FD7" w:rsidP="009F5FD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 11. </w:t>
@@ -6105,51 +5952,51 @@
             <w:docPart w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00765F22">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="027CC367" w14:textId="135D921B" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C102B7">
+    <w:p w14:paraId="027CC367" w14:textId="272F9556" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C102B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="00780783" w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00780783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
@@ -6188,76 +6035,71 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidR="00664AAD" w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00664AAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="date"/>
           <w:tag w:val="date"/>
-          <w:id w:val="-1220590816"/>
+          <w:id w:val="1648006943"/>
           <w:placeholder>
-            <w:docPart w:val="560DAAAF37A845D29ECCCF56320205D9"/>
+            <w:docPart w:val="3F0824FFFC5A4C9AAB631FDFE1C89239"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:date>
-[...4 lines deleted...]
-          </w:date>
+          <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rStyle w:val="chainoftitletableChar"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00664AAD">
-[...1 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+          <w:r w:rsidR="000C7759">
+            <w:rPr>
+              <w:rStyle w:val="chainoftitletableChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2438CD40" w14:textId="317EEF41" w:rsidR="00A53E11" w:rsidRDefault="00A53E11" w:rsidP="00C102B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>street &amp; number</w:t>
       </w:r>
       <w:r w:rsidR="00345BC2" w:rsidRPr="00500DD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -6696,429 +6538,374 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27510EF9" w14:textId="77777777" w:rsidR="0044459A" w:rsidRDefault="0044459A" w:rsidP="0044459A">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="chainoftitletableChar"/>
           </w:rPr>
           <w:id w:val="1345595087"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="chainoftitletableChar"/>
               </w:rPr>
               <w:id w:val="-882252341"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
             <w:sdtContent>
               <w:tr w:rsidR="00B37055" w:rsidRPr="00F95C25" w14:paraId="7D804A20" w14:textId="77777777" w:rsidTr="00250CBF">
                 <w:trPr>
                   <w:cantSplit/>
                 </w:trPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="grantor name"/>
                     <w:tag w:val="grantor name"/>
                     <w:id w:val="1109475886"/>
                     <w:placeholder>
                       <w:docPart w:val="C416334313D14F43804DBEDBAE9597A7"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1766" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="11DE8AF4" w14:textId="5FD56909" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>grantor</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="grantee name"/>
                     <w:tag w:val="grantee name"/>
                     <w:id w:val="1714607177"/>
                     <w:placeholder>
                       <w:docPart w:val="4662528484184572AA79B347827C56C9"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1769" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="21857BFF" w14:textId="56206BC4" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>grantee</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="date"/>
                     <w:tag w:val="date"/>
-                    <w:id w:val="-1470663486"/>
+                    <w:id w:val="-1142804688"/>
                     <w:placeholder>
-                      <w:docPart w:val="11D8ED40B3AB4E50A9DCB48F3A88B2F1"/>
+                      <w:docPart w:val="61FF2AE07D7143119532E295F2149B3A"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
-                    <w:date w:fullDate="1999-01-22T00:00:00Z">
-[...4 lines deleted...]
-                    </w:date>
+                    <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="984" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:p w14:paraId="18F2B8CF" w14:textId="054DDED1" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
+                      <w:p w14:paraId="18F2B8CF" w14:textId="74530A80" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00BC25EA" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>date</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="liber/folio"/>
                     <w:tag w:val="liber/folio"/>
                     <w:id w:val="1675602625"/>
                     <w:placeholder>
                       <w:docPart w:val="04AA62363BE149D29A77597856D42DFC"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1607" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="32A8A881" w14:textId="2D40D7BD" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:t>l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>iber/folio</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="instrument"/>
                     <w:tag w:val="instrument"/>
                     <w:id w:val="-397364659"/>
                     <w:placeholder>
                       <w:docPart w:val="FEB55F48ACB84824BC6C18A927A013DD"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1347" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="0B552566" w14:textId="2C91FFC7" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>instrument</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="consideration"/>
                     <w:tag w:val="consideration"/>
                     <w:id w:val="-1633091846"/>
                     <w:placeholder>
                       <w:docPart w:val="1DCFC75F73B3442A90DC1DD9C635A28B"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1792" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="5C8866EF" w14:textId="2ED037F1" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>consideration</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="acreage"/>
                     <w:tag w:val="acreage"/>
                     <w:id w:val="378060512"/>
                     <w:placeholder>
                       <w:docPart w:val="F4C3578822914764B690FD4A1EAD47BE"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1006" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="2E138E47" w14:textId="645D226E" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rStyle w:val="chainoftitletableChar"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>acre</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="chainoftitletableChar"/>
                     </w:rPr>
                     <w:alias w:val="notes"/>
                     <w:tag w:val="notes"/>
                     <w:id w:val="-931041819"/>
                     <w:placeholder>
                       <w:docPart w:val="DA043AA2B319438BBFFE53770E01BE70"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text w:multiLine="1"/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4119" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p w14:paraId="3F460D7D" w14:textId="00E84952" w:rsidR="0044459A" w:rsidRPr="00F95C25" w:rsidRDefault="00F95C25" w:rsidP="002D7037">
                         <w:pPr>
                           <w:spacing w:before="80" w:after="80"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                           </w:rPr>
                           <w:t>notes</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="6BEF68A5" w14:textId="77777777" w:rsidR="003F58F6" w:rsidRDefault="003F58F6" w:rsidP="003F58F6">
       <w:pPr>
         <w:sectPr w:rsidR="003F58F6" w:rsidSect="00526099">
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE6F9E8" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="004367F1">
         <w:lastRenderedPageBreak/>
         <w:t>Figures</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp; Drawings</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
@@ -7140,129 +6927,127 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-929581684"/>
             <w:placeholder>
               <w:docPart w:val="F244427B120A40E69D168F2D24FB27E5"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="595520054"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="770E17D6" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36748267" wp14:editId="3C60B00F">
                         <wp:extent cx="6313336" cy="6400694"/>
                         <wp:effectExtent l="0" t="0" r="0" b="635"/>
                         <wp:docPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17">
+                                <a:blip r:embed="rId16">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6324225" cy="6411734"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="72B575C9" w14:textId="7D9792AD" w:rsidR="002A7A37" w:rsidRPr="00E01B39" w:rsidRDefault="00F11BD8" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-533650441"/>
                   <w:placeholder>
                     <w:docPart w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00055344">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7619002D" w14:textId="77777777" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="00F42D5A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Maps</w:t>
       </w:r>
@@ -7290,79 +7075,78 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1452900202"/>
             <w:placeholder>
               <w:docPart w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1813901498"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="3828C5F8" w14:textId="1A1623BF" w:rsidR="002A7A37" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="111DF436" wp14:editId="48023B2B">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="421836926" name="Picture 421836926" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17">
+                                <a:blip r:embed="rId16">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6381900" cy="6420115"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -7370,245 +7154,239 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="77AEFC60" w14:textId="7CEBBFBC" w:rsidR="00F559EB" w:rsidRPr="00E01B39" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="1386370615"/>
                   <w:placeholder>
                     <w:docPart w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="009943B3">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00F11BD8">
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="1842350982"/>
                   <w:placeholder>
                     <w:docPart w:val="3EA21E273783487B917008CF3213E7BA"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="-1794277077"/>
                   <w:placeholder>
                     <w:docPart w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-1330979237"/>
                   <w:placeholder>
                     <w:docPart w:val="64405BC6A594413983974F156EB05DFE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r w:rsidR="00EA2E03">
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-956939561"/>
                   <w:placeholder>
                     <w:docPart w:val="D9974504C7924245984260FF5DFB42FE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="00F559EB">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="702517676"/>
             <w:placeholder>
               <w:docPart w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-556776076"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="611276ED" w14:textId="77777777" w:rsidR="00F42D5A" w:rsidRDefault="00F42D5A">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D32CC18" wp14:editId="70CC705C">
                         <wp:extent cx="6362700" cy="6400800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="528051455" name="Picture 528051455" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="926314252" name="Picture 926314252" descr="Shape&#10;&#10;AI-generated content may be incorrect."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17">
+                                <a:blip r:embed="rId16">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6381900" cy="6420115"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -7616,198 +7394,193 @@
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="1C6942C2" w14:textId="12E876C9" w:rsidR="00F42D5A" w:rsidRPr="00E01B39" w:rsidRDefault="00F42D5A" w:rsidP="002A7A37">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="MIHP #"/>
                   <w:tag w:val="MIHP #"/>
                   <w:id w:val="-1273081766"/>
                   <w:placeholder>
                     <w:docPart w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidR="009943B3">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Maryland Inventory</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> #</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="property name"/>
                   <w:tag w:val="property name"/>
                   <w:id w:val="-341856936"/>
                   <w:placeholder>
                     <w:docPart w:val="171E2D2AE075488486909D117DDFD720"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter property name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="town"/>
                   <w:tag w:val="town"/>
                   <w:id w:val="1552188924"/>
                   <w:placeholder>
                     <w:docPart w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter town name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="county"/>
                   <w:tag w:val="county"/>
                   <w:id w:val="-2131076709"/>
                   <w:placeholder>
                     <w:docPart w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:displayText="Allegany County" w:value="Allegany County"/>
                     <w:listItem w:displayText="Anne Arundel " w:value="Anne Arundel County"/>
                     <w:listItem w:displayText="Baltimore City" w:value="Baltimore City"/>
                     <w:listItem w:displayText="Baltimore County" w:value="Baltimore County"/>
                     <w:listItem w:displayText="Calvert County" w:value="Calvert County"/>
                     <w:listItem w:displayText="Caroline County" w:value="Caroline County"/>
                     <w:listItem w:displayText="Carroll County" w:value="Carroll County"/>
                     <w:listItem w:displayText="Cecil County" w:value="Cecil County"/>
                     <w:listItem w:displayText="Charles County" w:value="Charles County"/>
                     <w:listItem w:displayText="Dorchester County" w:value="Dorchester County"/>
                     <w:listItem w:displayText="Frederick County" w:value="Frederick County"/>
                     <w:listItem w:displayText="Garrett County" w:value="Garrett County"/>
                     <w:listItem w:displayText="Harford County" w:value="Harford County"/>
                     <w:listItem w:displayText="Kent County" w:value="Kent County"/>
                     <w:listItem w:displayText="Montgomery County" w:value="Montgomery County"/>
                     <w:listItem w:displayText="Prince George's County" w:value="Prince George's County"/>
                     <w:listItem w:displayText="Queen Anne's County" w:value="Queen Anne's County"/>
                     <w:listItem w:displayText="Somerset County" w:value="Somerset County"/>
                     <w:listItem w:displayText="St. Mary's County" w:value="St. Mary's County"/>
                     <w:listItem w:displayText="Talbot County" w:value="Talbot County"/>
                     <w:listItem w:displayText="Washington County" w:value="Washington County"/>
                     <w:listItem w:displayText="Wicomico County" w:value="Wicomico County"/>
                     <w:listItem w:displayText="Worcester County" w:value="Worcester County"/>
                   </w:dropDownList>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>choose county</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="map/quad name"/>
                   <w:tag w:val="map/quad name"/>
                   <w:id w:val="-614592981"/>
                   <w:placeholder>
                     <w:docPart w:val="86AFD7BA7E24419097090B53E53720E8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>enter map/quadrangle name</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="13F3F580" w14:textId="428510AA" w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidRDefault="002A7A37" w:rsidP="002A7A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:sectPr w:rsidR="002A7A37" w:rsidRPr="00E9292C" w:rsidSect="00526099">
-          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7837C63F" w14:textId="31BF8CD5" w:rsidR="00434119" w:rsidRDefault="00434119" w:rsidP="004367F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Photo Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F790B7" w14:textId="4897170A" w:rsidR="000D3A3C" w:rsidRDefault="000D3A3C" w:rsidP="000D3A3C">
       <w:r>
         <w:t xml:space="preserve">Name of Photographer: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
@@ -7819,85 +7592,80 @@
             <w:docPart w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="09071EFB" w14:textId="2A9D3AA7" w:rsidR="000D3A3C" w:rsidRDefault="000D3A3C" w:rsidP="000D3A3C">
+    <w:p w14:paraId="09071EFB" w14:textId="1942C3B4" w:rsidR="000D3A3C" w:rsidRDefault="000D3A3C" w:rsidP="000D3A3C">
       <w:r>
         <w:t xml:space="preserve">Date of Photograph: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="date"/>
           <w:tag w:val="date"/>
-          <w:id w:val="286629340"/>
+          <w:id w:val="-917716531"/>
           <w:placeholder>
-            <w:docPart w:val="0C9356C749644FF8A19F159948A4DBAA"/>
+            <w:docPart w:val="88CA8F950992429A962EEBE1DFD966D2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:date>
-[...4 lines deleted...]
-          </w:date>
+          <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rStyle w:val="chainoftitletableChar"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00055344">
+          <w:r w:rsidR="0029775C" w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="63470891" w14:textId="15CC95FB" w:rsidR="007C3CE4" w:rsidRDefault="000D3A3C" w:rsidP="007C3CE4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Location of Original Digital File: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="answerChar"/>
           </w:rPr>
           <w:alias w:val="location"/>
           <w:tag w:val="location"/>
           <w:id w:val="123973500"/>
@@ -7907,93 +7675,123 @@
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:snapToGrid/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:alias w:val="total number of photos"/>
+        <w:tag w:val="total number of photos"/>
         <w:id w:val="1268279534"/>
         <w15:repeatingSection/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1731351022"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="4AF2FD07" w14:textId="3C5862A1" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4" w:rsidP="00FF4090">
+            <w:p w14:paraId="4AF2FD07" w14:textId="0C3FB66A" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4" w:rsidP="00FF4090">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">of </w:t>
               </w:r>
-              <w:sdt>
-[...19 lines deleted...]
-              </w:sdt>
+              <w:r w:rsidR="00C650E5">
+                <w:fldChar w:fldCharType="begin">
+                  <w:ffData>
+                    <w:name w:val="Text1"/>
+                    <w:enabled/>
+                    <w:calcOnExit w:val="0"/>
+                    <w:textInput/>
+                  </w:ffData>
+                </w:fldChar>
+              </w:r>
+              <w:bookmarkStart w:id="0" w:name="Text1"/>
+              <w:r w:rsidR="00C650E5">
+                <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="00C650E5">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+              <w:bookmarkEnd w:id="0"/>
             </w:p>
             <w:p w14:paraId="6D37A22A" w14:textId="357F2D36" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Caption: </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="64ED4946" w14:textId="74374B18" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Alt text: </w:t>
@@ -8062,288 +7860,284 @@
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-337390504"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2110425164"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="2D16743C" w14:textId="3ED82350" w:rsidR="00DB4924" w:rsidRDefault="003E6B24" w:rsidP="00C13C67">
                   <w:pPr>
                     <w:spacing w:before="80" w:after="80"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CACEFAB" wp14:editId="7DA3CB6C">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1" name="Picture 1"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17">
+                                <a:blip r:embed="rId16">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5210334" cy="3721668"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="7F581258" w14:textId="16A63F22" w:rsidR="00E01B39" w:rsidRDefault="00C13C67" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-823121837"/>
                   <w:placeholder>
                     <w:docPart w:val="3AE9BBC1159844B3A3440500813DAF15"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1501432345"/>
             <w:placeholder>
               <w:docPart w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="16207846"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="40CC8FC8" w14:textId="77777777" w:rsidR="009D48DE" w:rsidRDefault="009D48DE">
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E6ACF64" wp14:editId="12A3116A">
                         <wp:extent cx="5181599" cy="3701143"/>
                         <wp:effectExtent l="0" t="0" r="635" b="0"/>
                         <wp:docPr id="1485024522" name="Picture 1485024522"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17">
+                                <a:blip r:embed="rId16">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5210334" cy="3721668"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
             <w:p w14:paraId="36C4DA37" w14:textId="02D27F32" w:rsidR="00C044C9" w:rsidRPr="00E01B39" w:rsidRDefault="009D48DE" w:rsidP="00D87FFA">
               <w:r w:rsidRPr="00C13C67">
                 <w:t>Caption</w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1966311396"/>
                   <w:placeholder>
                     <w:docPart w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:r w:rsidRPr="00593B36">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00C044C9" w:rsidRPr="00E01B39" w:rsidSect="00526099">
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E80C408" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
+    <w:p w14:paraId="37BD5AEB" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="518F76F3" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
+    <w:p w14:paraId="548A90A4" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8388,517 +8182,459 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="002B4661">
+  <w:p w14:paraId="19921E35" w14:textId="3D78CB65" w:rsidR="006F62DF" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1926093872"/>
         <w:placeholder>
           <w:docPart w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006F62DF">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006F62DF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="215F9C60" w14:textId="466E1E35" w:rsidR="00B11F97" w:rsidRPr="00BA44BD" w:rsidRDefault="002B4661" w:rsidP="00BA44BD">
-[...54 lines deleted...]
-  <w:p w14:paraId="6FEC7B98" w14:textId="7FDCB92B" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
+  <w:p w14:paraId="6FEC7B98" w14:textId="273FB8F2" w:rsidR="00CB72BF" w:rsidRDefault="006C7130">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009943B3">
+    <w:r w:rsidR="00C650E5">
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Description</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2639BDC3" w14:textId="6899B7C4" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
+  <w:p w14:paraId="2639BDC3" w14:textId="69002CD3" w:rsidR="00AE162B" w:rsidRDefault="002858A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTION  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009943B3">
+    <w:r w:rsidR="00C650E5">
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | Significance</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="002B4661">
+  <w:p w14:paraId="61EFEF0E" w14:textId="74B7E336" w:rsidR="00C21D3F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1380476264"/>
         <w:placeholder>
           <w:docPart w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C21D3F">
           <w:t>Maryland Inventory Architecture Form</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C21D3F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F09084" w14:textId="77C94590" w:rsidR="00814B83" w:rsidRDefault="006E6612">
+  <w:p w14:paraId="43F09084" w14:textId="56A130B6" w:rsidR="00814B83" w:rsidRDefault="00092A74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="009943B3">
+      <w:r w:rsidR="00C650E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Chain of Title</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00814B83" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C7827" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A77804" w14:textId="5084B50C" w:rsidR="002A7A37" w:rsidRDefault="006E6612">
+  <w:p w14:paraId="24A77804" w14:textId="041C523A" w:rsidR="002A7A37" w:rsidRDefault="00092A74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="009943B3">
+      <w:r w:rsidR="00C650E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maps</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002A7A37" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D872AF4" w14:textId="38C11BE3" w:rsidR="002F64DD" w:rsidRDefault="006E6612">
+  <w:p w14:paraId="7D872AF4" w14:textId="0DFFD204" w:rsidR="002F64DD" w:rsidRDefault="00092A74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Heading 1&quot; \l  \* MERGEFORMAT ">
-      <w:r w:rsidR="009943B3">
+      <w:r w:rsidR="00C650E5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Photographs</w:t>
+        <w:t>Photo Log</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="00814B83">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002F64DD" w:rsidRPr="005C7827">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="366AA725" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
+    <w:p w14:paraId="7FE8285F" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38A4B02B" w14:textId="77777777" w:rsidR="002B4661" w:rsidRDefault="002B4661" w:rsidP="00844A1F">
+    <w:p w14:paraId="2A6E0AAC" w14:textId="77777777" w:rsidR="00D65D9C" w:rsidRDefault="00D65D9C" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="009F5FD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="inventory number"/>
         <w:tag w:val="inventory number"/>
         <w:id w:val="494306338"/>
         <w:placeholder>
           <w:docPart w:val="209423258F704266BB9BB32A70F9AB67"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001465B0">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Enter inventory number here.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03533B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="362A48D2"/>
     <w:lvl w:ilvl="0" w:tplc="251C1B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10104,255 +9840,267 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="444735822">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
     <w:rsid w:val="00012560"/>
     <w:rsid w:val="00017EB1"/>
     <w:rsid w:val="000207E9"/>
     <w:rsid w:val="00021033"/>
     <w:rsid w:val="00034580"/>
     <w:rsid w:val="000346AC"/>
     <w:rsid w:val="000401C8"/>
     <w:rsid w:val="000460E0"/>
     <w:rsid w:val="00050AEF"/>
     <w:rsid w:val="00053833"/>
     <w:rsid w:val="00065C9C"/>
     <w:rsid w:val="00070C30"/>
     <w:rsid w:val="000720BC"/>
     <w:rsid w:val="00072178"/>
     <w:rsid w:val="0008114F"/>
     <w:rsid w:val="00081E06"/>
     <w:rsid w:val="000867EC"/>
+    <w:rsid w:val="00092A74"/>
     <w:rsid w:val="00097145"/>
     <w:rsid w:val="000A0E2A"/>
     <w:rsid w:val="000A208D"/>
     <w:rsid w:val="000A2556"/>
     <w:rsid w:val="000A4341"/>
+    <w:rsid w:val="000A6215"/>
     <w:rsid w:val="000A6A76"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000C1C33"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C3D9A"/>
     <w:rsid w:val="000C6367"/>
     <w:rsid w:val="000C72C4"/>
+    <w:rsid w:val="000C7759"/>
     <w:rsid w:val="000D1846"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D3A3C"/>
+    <w:rsid w:val="000D57FC"/>
     <w:rsid w:val="000E1AA3"/>
     <w:rsid w:val="000E3D59"/>
     <w:rsid w:val="000F388B"/>
     <w:rsid w:val="000F3D92"/>
     <w:rsid w:val="000F57D8"/>
     <w:rsid w:val="000F6362"/>
     <w:rsid w:val="00113503"/>
     <w:rsid w:val="00115E80"/>
     <w:rsid w:val="00120C92"/>
     <w:rsid w:val="00120E63"/>
     <w:rsid w:val="0012236A"/>
     <w:rsid w:val="00123675"/>
+    <w:rsid w:val="00124AB9"/>
     <w:rsid w:val="00125222"/>
     <w:rsid w:val="001465B0"/>
     <w:rsid w:val="00151C54"/>
     <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00161FDE"/>
     <w:rsid w:val="001701C0"/>
     <w:rsid w:val="001716BF"/>
     <w:rsid w:val="001730AE"/>
     <w:rsid w:val="00173DA7"/>
     <w:rsid w:val="00180C7E"/>
     <w:rsid w:val="00181DD1"/>
     <w:rsid w:val="0018775D"/>
     <w:rsid w:val="00191EA9"/>
     <w:rsid w:val="00192FE7"/>
     <w:rsid w:val="00193545"/>
     <w:rsid w:val="0019714B"/>
     <w:rsid w:val="001A180C"/>
     <w:rsid w:val="001A4899"/>
     <w:rsid w:val="001B0EB7"/>
     <w:rsid w:val="001B15D6"/>
     <w:rsid w:val="001B3269"/>
     <w:rsid w:val="001B4F13"/>
     <w:rsid w:val="001C14F0"/>
     <w:rsid w:val="001C264B"/>
     <w:rsid w:val="001C42CD"/>
+    <w:rsid w:val="001D2857"/>
     <w:rsid w:val="001D3779"/>
     <w:rsid w:val="001E0A94"/>
     <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E7FA0"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00203A8E"/>
     <w:rsid w:val="00206838"/>
     <w:rsid w:val="0021077D"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00212BF4"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00261737"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
     <w:rsid w:val="00292438"/>
+    <w:rsid w:val="0029304A"/>
     <w:rsid w:val="00294A11"/>
+    <w:rsid w:val="0029775C"/>
     <w:rsid w:val="002A3963"/>
     <w:rsid w:val="002A57ED"/>
     <w:rsid w:val="002A606C"/>
     <w:rsid w:val="002A6D70"/>
     <w:rsid w:val="002A7A37"/>
     <w:rsid w:val="002A7FEA"/>
     <w:rsid w:val="002B4661"/>
     <w:rsid w:val="002B46B0"/>
     <w:rsid w:val="002C1AF8"/>
     <w:rsid w:val="002C3CEA"/>
     <w:rsid w:val="002C73C8"/>
     <w:rsid w:val="002D41F8"/>
     <w:rsid w:val="002D43D3"/>
     <w:rsid w:val="002D6455"/>
     <w:rsid w:val="002D7037"/>
     <w:rsid w:val="002E6793"/>
     <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F7125"/>
     <w:rsid w:val="002F7FB6"/>
     <w:rsid w:val="0031023D"/>
     <w:rsid w:val="00310942"/>
     <w:rsid w:val="00317B6E"/>
     <w:rsid w:val="003205C8"/>
     <w:rsid w:val="003212B0"/>
     <w:rsid w:val="00321A41"/>
     <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
+    <w:rsid w:val="00374B0F"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
     <w:rsid w:val="003D3D26"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
+    <w:rsid w:val="004109D4"/>
     <w:rsid w:val="00410F5B"/>
+    <w:rsid w:val="00421D40"/>
     <w:rsid w:val="004304CB"/>
     <w:rsid w:val="00432C5D"/>
     <w:rsid w:val="00432F1D"/>
     <w:rsid w:val="00434119"/>
     <w:rsid w:val="00435C5E"/>
     <w:rsid w:val="004367F1"/>
     <w:rsid w:val="00440522"/>
+    <w:rsid w:val="004430A7"/>
     <w:rsid w:val="0044459A"/>
     <w:rsid w:val="0044717D"/>
     <w:rsid w:val="0044741A"/>
     <w:rsid w:val="00452471"/>
     <w:rsid w:val="00453188"/>
     <w:rsid w:val="00460594"/>
     <w:rsid w:val="0046344D"/>
     <w:rsid w:val="00467E77"/>
     <w:rsid w:val="0047418B"/>
     <w:rsid w:val="004769E5"/>
     <w:rsid w:val="004864C6"/>
     <w:rsid w:val="004874EA"/>
+    <w:rsid w:val="00487603"/>
     <w:rsid w:val="004919FB"/>
     <w:rsid w:val="0049615D"/>
     <w:rsid w:val="00497C8F"/>
     <w:rsid w:val="004A4C1A"/>
     <w:rsid w:val="004A6B61"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004C07A4"/>
     <w:rsid w:val="004C1436"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004D1261"/>
     <w:rsid w:val="004D4C8F"/>
     <w:rsid w:val="004D6EC2"/>
     <w:rsid w:val="004D7DCA"/>
     <w:rsid w:val="004E40DE"/>
     <w:rsid w:val="00500DD7"/>
     <w:rsid w:val="0050382C"/>
     <w:rsid w:val="00503F41"/>
     <w:rsid w:val="005131FA"/>
     <w:rsid w:val="0052323E"/>
     <w:rsid w:val="005256E8"/>
     <w:rsid w:val="00526099"/>
     <w:rsid w:val="00526EC2"/>
     <w:rsid w:val="00526FC6"/>
     <w:rsid w:val="00530F02"/>
     <w:rsid w:val="00532F9A"/>
@@ -10380,103 +10128,107 @@
     <w:rsid w:val="005F4CFD"/>
     <w:rsid w:val="005F5367"/>
     <w:rsid w:val="005F5EFC"/>
     <w:rsid w:val="00611685"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="00613DFF"/>
     <w:rsid w:val="006153AA"/>
     <w:rsid w:val="006156DD"/>
     <w:rsid w:val="00623150"/>
     <w:rsid w:val="00624266"/>
     <w:rsid w:val="006244D9"/>
     <w:rsid w:val="00626169"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="006427C5"/>
     <w:rsid w:val="0064488E"/>
     <w:rsid w:val="0065694F"/>
     <w:rsid w:val="00657518"/>
     <w:rsid w:val="00664AAD"/>
     <w:rsid w:val="0067478C"/>
     <w:rsid w:val="006768EA"/>
     <w:rsid w:val="006771F5"/>
     <w:rsid w:val="00695261"/>
     <w:rsid w:val="006973FE"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A1FF1"/>
+    <w:rsid w:val="006A2909"/>
     <w:rsid w:val="006A6BFA"/>
+    <w:rsid w:val="006A72E8"/>
     <w:rsid w:val="006B62F0"/>
     <w:rsid w:val="006B71AA"/>
     <w:rsid w:val="006C2328"/>
     <w:rsid w:val="006C7130"/>
     <w:rsid w:val="006D3060"/>
     <w:rsid w:val="006D4B8E"/>
     <w:rsid w:val="006D6F5A"/>
     <w:rsid w:val="006E2F91"/>
     <w:rsid w:val="006E3081"/>
     <w:rsid w:val="006E6612"/>
     <w:rsid w:val="006E68B7"/>
     <w:rsid w:val="006F1BB4"/>
     <w:rsid w:val="006F23F8"/>
     <w:rsid w:val="006F3881"/>
     <w:rsid w:val="006F62DF"/>
     <w:rsid w:val="006F6366"/>
     <w:rsid w:val="00702AF2"/>
     <w:rsid w:val="00703448"/>
     <w:rsid w:val="00705F70"/>
     <w:rsid w:val="00707F68"/>
     <w:rsid w:val="00722FD7"/>
     <w:rsid w:val="00730BB6"/>
     <w:rsid w:val="00731CBD"/>
     <w:rsid w:val="007324EB"/>
     <w:rsid w:val="00733C1A"/>
     <w:rsid w:val="00735A3F"/>
     <w:rsid w:val="0073604A"/>
     <w:rsid w:val="00751CEC"/>
     <w:rsid w:val="00756CC4"/>
     <w:rsid w:val="00757DEE"/>
     <w:rsid w:val="007621A6"/>
     <w:rsid w:val="007645D7"/>
     <w:rsid w:val="00765F22"/>
     <w:rsid w:val="00765F35"/>
     <w:rsid w:val="007660F2"/>
     <w:rsid w:val="00780783"/>
     <w:rsid w:val="0078196A"/>
+    <w:rsid w:val="00781FAC"/>
     <w:rsid w:val="00783776"/>
     <w:rsid w:val="007B0C85"/>
     <w:rsid w:val="007B0E4E"/>
     <w:rsid w:val="007C3CE4"/>
     <w:rsid w:val="007D5DAB"/>
     <w:rsid w:val="007D60B0"/>
     <w:rsid w:val="007D6B33"/>
     <w:rsid w:val="007D7343"/>
     <w:rsid w:val="007E18AE"/>
     <w:rsid w:val="007E3899"/>
     <w:rsid w:val="007E431B"/>
     <w:rsid w:val="007F1012"/>
     <w:rsid w:val="007F276E"/>
     <w:rsid w:val="007F2D90"/>
     <w:rsid w:val="007F6418"/>
+    <w:rsid w:val="00800E33"/>
     <w:rsid w:val="00806B00"/>
     <w:rsid w:val="00806BBE"/>
     <w:rsid w:val="008137FB"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="0082040D"/>
     <w:rsid w:val="008218B4"/>
     <w:rsid w:val="00823004"/>
     <w:rsid w:val="00827360"/>
     <w:rsid w:val="00827CB8"/>
     <w:rsid w:val="00833499"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00844A1F"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00857ED8"/>
     <w:rsid w:val="00866BD9"/>
     <w:rsid w:val="00870307"/>
     <w:rsid w:val="0087211F"/>
     <w:rsid w:val="0087259D"/>
     <w:rsid w:val="00880539"/>
     <w:rsid w:val="00884FDA"/>
     <w:rsid w:val="0089079D"/>
     <w:rsid w:val="008927E7"/>
     <w:rsid w:val="008A29A5"/>
     <w:rsid w:val="008A3C23"/>
     <w:rsid w:val="008A766D"/>
@@ -10490,264 +10242,280 @@
     <w:rsid w:val="008F17C0"/>
     <w:rsid w:val="008F20BF"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F54B8"/>
     <w:rsid w:val="008F57E9"/>
     <w:rsid w:val="008F6850"/>
     <w:rsid w:val="00900EB1"/>
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
     <w:rsid w:val="009071CB"/>
     <w:rsid w:val="00911135"/>
     <w:rsid w:val="00916791"/>
     <w:rsid w:val="00923F7E"/>
     <w:rsid w:val="009266F8"/>
     <w:rsid w:val="00932561"/>
     <w:rsid w:val="009352AF"/>
     <w:rsid w:val="00940B05"/>
     <w:rsid w:val="00940FC3"/>
     <w:rsid w:val="0094641F"/>
     <w:rsid w:val="009628EE"/>
     <w:rsid w:val="00964248"/>
     <w:rsid w:val="00965E5D"/>
     <w:rsid w:val="009719B6"/>
     <w:rsid w:val="00972104"/>
+    <w:rsid w:val="009765CD"/>
     <w:rsid w:val="00981841"/>
     <w:rsid w:val="00981E49"/>
     <w:rsid w:val="00983394"/>
     <w:rsid w:val="00986EB9"/>
     <w:rsid w:val="009875F7"/>
     <w:rsid w:val="00991C5C"/>
     <w:rsid w:val="0099269A"/>
     <w:rsid w:val="00994023"/>
     <w:rsid w:val="009943B3"/>
     <w:rsid w:val="009A2AB2"/>
     <w:rsid w:val="009A4417"/>
     <w:rsid w:val="009A53B4"/>
     <w:rsid w:val="009A72F6"/>
+    <w:rsid w:val="009A7D90"/>
     <w:rsid w:val="009B2B22"/>
     <w:rsid w:val="009B3003"/>
     <w:rsid w:val="009C2092"/>
     <w:rsid w:val="009C30BF"/>
     <w:rsid w:val="009D48DE"/>
     <w:rsid w:val="009D6C25"/>
     <w:rsid w:val="009D7791"/>
     <w:rsid w:val="009E17F3"/>
     <w:rsid w:val="009F28B0"/>
     <w:rsid w:val="009F5FD7"/>
     <w:rsid w:val="009F630A"/>
     <w:rsid w:val="00A0372A"/>
     <w:rsid w:val="00A11A1E"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A343B6"/>
     <w:rsid w:val="00A40919"/>
     <w:rsid w:val="00A40C8B"/>
     <w:rsid w:val="00A474EB"/>
     <w:rsid w:val="00A50517"/>
     <w:rsid w:val="00A509FE"/>
+    <w:rsid w:val="00A50C4D"/>
     <w:rsid w:val="00A52234"/>
     <w:rsid w:val="00A53E11"/>
     <w:rsid w:val="00A54190"/>
     <w:rsid w:val="00A6012C"/>
+    <w:rsid w:val="00A610FF"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A730A1"/>
     <w:rsid w:val="00A76CC8"/>
     <w:rsid w:val="00A81360"/>
     <w:rsid w:val="00A901D4"/>
     <w:rsid w:val="00A91284"/>
     <w:rsid w:val="00A979B0"/>
     <w:rsid w:val="00AA1910"/>
     <w:rsid w:val="00AA49C7"/>
     <w:rsid w:val="00AB1632"/>
     <w:rsid w:val="00AB30C4"/>
     <w:rsid w:val="00AB4D69"/>
     <w:rsid w:val="00AD2CDD"/>
     <w:rsid w:val="00AD7840"/>
     <w:rsid w:val="00AE162B"/>
     <w:rsid w:val="00AE579B"/>
     <w:rsid w:val="00AE6421"/>
     <w:rsid w:val="00AE72E9"/>
     <w:rsid w:val="00AF364A"/>
     <w:rsid w:val="00B04074"/>
     <w:rsid w:val="00B04485"/>
     <w:rsid w:val="00B103E8"/>
     <w:rsid w:val="00B11B88"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B272E4"/>
     <w:rsid w:val="00B272F7"/>
     <w:rsid w:val="00B37055"/>
     <w:rsid w:val="00B41E86"/>
     <w:rsid w:val="00B44773"/>
     <w:rsid w:val="00B53D59"/>
     <w:rsid w:val="00B623E7"/>
     <w:rsid w:val="00B66A43"/>
     <w:rsid w:val="00B76A81"/>
     <w:rsid w:val="00B77124"/>
     <w:rsid w:val="00B774C6"/>
+    <w:rsid w:val="00B777F3"/>
     <w:rsid w:val="00B812B5"/>
     <w:rsid w:val="00B846A5"/>
     <w:rsid w:val="00B8586F"/>
     <w:rsid w:val="00B861BB"/>
     <w:rsid w:val="00B90957"/>
     <w:rsid w:val="00B922C2"/>
     <w:rsid w:val="00B92992"/>
     <w:rsid w:val="00B92B3D"/>
     <w:rsid w:val="00B954D2"/>
     <w:rsid w:val="00BA3420"/>
     <w:rsid w:val="00BA44BD"/>
     <w:rsid w:val="00BB02EE"/>
+    <w:rsid w:val="00BB26EF"/>
     <w:rsid w:val="00BB774F"/>
     <w:rsid w:val="00BC0B55"/>
+    <w:rsid w:val="00BC25EA"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BD0CD6"/>
     <w:rsid w:val="00BD2584"/>
     <w:rsid w:val="00BD6992"/>
     <w:rsid w:val="00BE627E"/>
     <w:rsid w:val="00BF2E9E"/>
     <w:rsid w:val="00BF5ADF"/>
     <w:rsid w:val="00BF7B61"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C044C9"/>
     <w:rsid w:val="00C04B6D"/>
     <w:rsid w:val="00C05A80"/>
     <w:rsid w:val="00C066F6"/>
     <w:rsid w:val="00C075D9"/>
     <w:rsid w:val="00C102B7"/>
     <w:rsid w:val="00C12DD5"/>
     <w:rsid w:val="00C13C67"/>
+    <w:rsid w:val="00C155D5"/>
     <w:rsid w:val="00C163ED"/>
     <w:rsid w:val="00C21AF4"/>
     <w:rsid w:val="00C21D3F"/>
     <w:rsid w:val="00C24DC1"/>
     <w:rsid w:val="00C24E2D"/>
     <w:rsid w:val="00C25340"/>
     <w:rsid w:val="00C261F7"/>
     <w:rsid w:val="00C27139"/>
     <w:rsid w:val="00C27FF6"/>
     <w:rsid w:val="00C4378E"/>
     <w:rsid w:val="00C46905"/>
     <w:rsid w:val="00C47669"/>
     <w:rsid w:val="00C6170F"/>
     <w:rsid w:val="00C62EFE"/>
     <w:rsid w:val="00C64645"/>
+    <w:rsid w:val="00C650E5"/>
     <w:rsid w:val="00C66B1E"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C73D5E"/>
     <w:rsid w:val="00C74C0E"/>
     <w:rsid w:val="00C764C1"/>
     <w:rsid w:val="00C767DC"/>
     <w:rsid w:val="00C81892"/>
     <w:rsid w:val="00C93A4C"/>
     <w:rsid w:val="00CA3F28"/>
     <w:rsid w:val="00CB72BF"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CC7F8C"/>
     <w:rsid w:val="00CD1DAF"/>
     <w:rsid w:val="00CD37AE"/>
     <w:rsid w:val="00CD4876"/>
     <w:rsid w:val="00CD4B7C"/>
     <w:rsid w:val="00CE2878"/>
     <w:rsid w:val="00CE7E8A"/>
     <w:rsid w:val="00CF0833"/>
     <w:rsid w:val="00CF303C"/>
     <w:rsid w:val="00CF77E5"/>
     <w:rsid w:val="00D00287"/>
     <w:rsid w:val="00D06F88"/>
     <w:rsid w:val="00D07D78"/>
     <w:rsid w:val="00D1265E"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D1683C"/>
     <w:rsid w:val="00D22BCD"/>
     <w:rsid w:val="00D22D7F"/>
     <w:rsid w:val="00D24FCF"/>
     <w:rsid w:val="00D333ED"/>
+    <w:rsid w:val="00D35D09"/>
     <w:rsid w:val="00D370E3"/>
     <w:rsid w:val="00D3738D"/>
     <w:rsid w:val="00D429D2"/>
     <w:rsid w:val="00D540B2"/>
+    <w:rsid w:val="00D577DE"/>
     <w:rsid w:val="00D608B9"/>
     <w:rsid w:val="00D61AF6"/>
     <w:rsid w:val="00D650F7"/>
     <w:rsid w:val="00D650FA"/>
+    <w:rsid w:val="00D65D9C"/>
     <w:rsid w:val="00D85432"/>
     <w:rsid w:val="00D85EBE"/>
     <w:rsid w:val="00D87FFA"/>
     <w:rsid w:val="00D9723A"/>
     <w:rsid w:val="00DA10F3"/>
     <w:rsid w:val="00DA5248"/>
     <w:rsid w:val="00DA5380"/>
     <w:rsid w:val="00DA66C0"/>
     <w:rsid w:val="00DB4924"/>
     <w:rsid w:val="00DB5519"/>
     <w:rsid w:val="00DB69E1"/>
+    <w:rsid w:val="00DC17AE"/>
     <w:rsid w:val="00DC2F02"/>
     <w:rsid w:val="00DC3178"/>
     <w:rsid w:val="00DC497C"/>
     <w:rsid w:val="00DC71F1"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00DE05EC"/>
     <w:rsid w:val="00DE63E4"/>
     <w:rsid w:val="00DE6C5F"/>
     <w:rsid w:val="00DF34FD"/>
     <w:rsid w:val="00DF588A"/>
     <w:rsid w:val="00E01AE7"/>
     <w:rsid w:val="00E01B39"/>
     <w:rsid w:val="00E10FE8"/>
     <w:rsid w:val="00E12064"/>
     <w:rsid w:val="00E1460F"/>
     <w:rsid w:val="00E15C7A"/>
     <w:rsid w:val="00E15D5D"/>
     <w:rsid w:val="00E21C50"/>
     <w:rsid w:val="00E22F54"/>
     <w:rsid w:val="00E2401A"/>
     <w:rsid w:val="00E33864"/>
     <w:rsid w:val="00E40D50"/>
     <w:rsid w:val="00E41DD4"/>
+    <w:rsid w:val="00E42A0D"/>
     <w:rsid w:val="00E45ADE"/>
     <w:rsid w:val="00E6320F"/>
+    <w:rsid w:val="00E709A0"/>
     <w:rsid w:val="00E722F3"/>
     <w:rsid w:val="00E82529"/>
     <w:rsid w:val="00E9292C"/>
     <w:rsid w:val="00E97839"/>
     <w:rsid w:val="00EA2E03"/>
     <w:rsid w:val="00EA5759"/>
     <w:rsid w:val="00EB0B66"/>
     <w:rsid w:val="00EB1AF9"/>
     <w:rsid w:val="00EB6BC3"/>
     <w:rsid w:val="00EB7440"/>
     <w:rsid w:val="00EC340A"/>
     <w:rsid w:val="00EC36BB"/>
     <w:rsid w:val="00EC7606"/>
     <w:rsid w:val="00EC779D"/>
     <w:rsid w:val="00ED59DE"/>
     <w:rsid w:val="00EE04C9"/>
     <w:rsid w:val="00EE21B2"/>
     <w:rsid w:val="00EE5FDD"/>
     <w:rsid w:val="00EF3052"/>
+    <w:rsid w:val="00F02D80"/>
     <w:rsid w:val="00F034A8"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F10C11"/>
     <w:rsid w:val="00F11BD8"/>
     <w:rsid w:val="00F26C96"/>
     <w:rsid w:val="00F31FC2"/>
     <w:rsid w:val="00F33149"/>
     <w:rsid w:val="00F3707C"/>
     <w:rsid w:val="00F4163D"/>
     <w:rsid w:val="00F42D5A"/>
     <w:rsid w:val="00F43397"/>
     <w:rsid w:val="00F43432"/>
     <w:rsid w:val="00F44639"/>
     <w:rsid w:val="00F559EB"/>
     <w:rsid w:val="00F6275D"/>
     <w:rsid w:val="00F6352F"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F74459"/>
     <w:rsid w:val="00F76821"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00F842A3"/>
     <w:rsid w:val="00F86F57"/>
     <w:rsid w:val="00F9313B"/>
     <w:rsid w:val="00F95C25"/>
@@ -12303,1167 +12071,808 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style5Char">
     <w:name w:val="Style5 Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Style5"/>
     <w:rsid w:val="00FF4090"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013435"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7DD1800B-3181-431E-A446-360AB5DB44EE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744B37" w:rsidRDefault="00744B37">
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1680F7F946DC457CA7A5AF3C90520916"/>
-[...328 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B01"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B04"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1251"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1254"/>
           </w:pPr>
           <w:r w:rsidRPr="0019471A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E451"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E454"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C1"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD1"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F1"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA1001"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA1004"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303881"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD1"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D71"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F721"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB1"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F233237981"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F233237984"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C31"/>
-[...28 lines deleted...]
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D91"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC371"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC374"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA1"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD1"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE1"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE4"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="244C1214EF5A4B698CBB7AA2743F063C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{493C778E-C786-4E2B-8968-7ABB37489080}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="244C1214EF5A4B698CBB7AA2743F063C1"/>
+            <w:pStyle w:val="244C1214EF5A4B698CBB7AA2743F063C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert one paragraph summary here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="611F53CA744C4A0688535CDC428DE318"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{629107E7-1C41-4100-A86B-C708B9AE9FF4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="611F53CA744C4A0688535CDC428DE3181"/>
+            <w:pStyle w:val="611F53CA744C4A0688535CDC428DE3184"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter one-paragraph statement here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="220C1A8C813545B0BACB59F8C4B3DC1D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{122B3B49-A6FA-4BED-B1EC-A401289A4827}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="220C1A8C813545B0BACB59F8C4B3DC1D1"/>
+            <w:pStyle w:val="220C1A8C813545B0BACB59F8C4B3DC1D4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23CF178C-76EC-44CE-B171-CC159AE69AB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF151"/>
+            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF154"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D89C6FADF1A947BABE031BFFF9A3E8B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6E2365E-F6D3-4BE5-88C1-5B306E84176B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="D89C6FADF1A947BABE031BFFF9A3E8B01"/>
+            <w:pStyle w:val="D89C6FADF1A947BABE031BFFF9A3E8B04"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Street &amp; number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B89A47AD107F45C1B89F0370904FA4F4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F02B0F9-AC34-47A0-8CC7-78672D349FD9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="B89A47AD107F45C1B89F0370904FA4F41"/>
+            <w:pStyle w:val="B89A47AD107F45C1B89F0370904FA4F44"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose property privacy.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90046FC604824A178946ED8C65F4601E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A89ABB39-0396-42AF-9506-D9AC616B3FC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="90046FC604824A178946ED8C65F4601E1"/>
+            <w:pStyle w:val="90046FC604824A178946ED8C65F4601E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter capsule summary here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
       </w:docPartPr>
@@ -13472,111 +12881,111 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="962353FB593A44E5ACA021C61C19D40B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8957AA99-DD18-40B8-B65D-79648B826B63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="962353FB593A44E5ACA021C61C19D40B1"/>
+            <w:pStyle w:val="962353FB593A44E5ACA021C61C19D40B4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Preferred property name here. </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="488C55085EED4F2280F798DCC39CDC2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C555DF8-B93C-4647-9122-DE5309016DBC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="488C55085EED4F2280F798DCC39CDC2C1"/>
+            <w:pStyle w:val="488C55085EED4F2280F798DCC39CDC2C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Town or Town vicinity.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B516103870C14C439A85F5089B52F6E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0555D705-2CAD-4A28-97D6-D53ECB2813CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="B516103870C14C439A85F5089B52F6E61"/>
+            <w:pStyle w:val="B516103870C14C439A85F5089B52F6E64"/>
           </w:pPr>
           <w:r w:rsidRPr="00E6320F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Approx. date of construction</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
@@ -13594,317 +13003,288 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B51"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B54"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E510991"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E510994"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C416334313D14F43804DBEDBAE9597A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1581A604-9950-473A-8A0C-D9381E59E04D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="C416334313D14F43804DBEDBAE9597A71"/>
+            <w:pStyle w:val="C416334313D14F43804DBEDBAE9597A74"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>grantor</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4662528484184572AA79B347827C56C9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{607FAA1C-E2F5-4244-86A3-9D99C5C20257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="4662528484184572AA79B347827C56C91"/>
+            <w:pStyle w:val="4662528484184572AA79B347827C56C94"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>grantee</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AA62363BE149D29A77597856D42DFC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B76A058-33A7-4903-9476-37E87199E6EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="04AA62363BE149D29A77597856D42DFC1"/>
+            <w:pStyle w:val="04AA62363BE149D29A77597856D42DFC4"/>
           </w:pPr>
           <w:r>
             <w:t>l</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>iber/folio</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FEB55F48ACB84824BC6C18A927A013DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4368CD90-E924-45CC-878B-B8639055F964}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="FEB55F48ACB84824BC6C18A927A013DD1"/>
+            <w:pStyle w:val="FEB55F48ACB84824BC6C18A927A013DD4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>instrument</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DCFC75F73B3442A90DC1DD9C635A28B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CDC25C37-65A5-496E-A594-125B11D1A783}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="1DCFC75F73B3442A90DC1DD9C635A28B1"/>
+            <w:pStyle w:val="1DCFC75F73B3442A90DC1DD9C635A28B4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>consideration</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4C3578822914764B690FD4A1EAD47BE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F87D3598-20F3-48B3-9E96-9F127AA3F5BB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="F4C3578822914764B690FD4A1EAD47BE1"/>
+            <w:pStyle w:val="F4C3578822914764B690FD4A1EAD47BE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>acre</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DA043AA2B319438BBFFE53770E01BE70"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C145FCE6-CE04-4676-A8A6-803B668F40E4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="DA043AA2B319438BBFFE53770E01BE701"/>
+            <w:pStyle w:val="DA043AA2B319438BBFFE53770E01BE704"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>notes</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC66AC9B-E9A2-4522-9194-C3C32FAB56D8}"/>
       </w:docPartPr>
@@ -13945,810 +13325,693 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{903DDFF4-F15F-4479-A442-8D123D2E6D8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E21"/>
+            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E24"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C5D9B38-3545-4420-AED2-51705B7E3E64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF1"/>
+            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D31DFB3D-D042-42DC-9868-68748009AC7E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA1"/>
+            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB17D73-F821-4D0C-8AB3-491AF8B65D3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC1"/>
+            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5205417-475E-4AFF-B1D9-CBEFA1259822}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE1"/>
+            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{012E4E28-B8B9-48AB-805E-9813870B3B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE1"/>
+            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC227174-B8E4-49D8-8980-CD33196ACA41}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B212"/>
+            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B214"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3CED9330-A0B9-4284-8070-E179E9A32692}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC32"/>
+            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC34"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>enter total number of photos</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D804F304-1040-4562-A468-763562F44D66}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
           <w:pPr>
             <w:pStyle w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
           </w:pPr>
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61D03ECB-BA64-4958-8874-CC4D2312E8AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA002"/>
+            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA004"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F462"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F464"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>street and number here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923462"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923464"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>city/town here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81152"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81154"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>county here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB2"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>owner name here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA642"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>phone here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6692"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6694"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>street and number here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E2"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>city/town here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C2"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>state</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F2"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>zip here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA2"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B32"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE2"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A02"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
           </w:pPr>
           <w:r w:rsidRPr="00D83EE8">
-            <w:rPr>
-[...57 lines deleted...]
-          <w:r w:rsidRPr="002A6D70">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D82121-B43F-42D8-B314-0B61EABBC311}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -14759,322 +14022,764 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63347405-52D0-409E-AAD1-0CDC5225572D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D842"/>
+            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D844"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37228831-D9CF-467E-82C8-AE7F437C3424}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7202"/>
+            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7204"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39A74743-16C1-4B63-848E-40A2C4171B8A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E2"/>
+            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5D202E1-9B81-4501-AAE7-E5F9F5FB4DDF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59282"/>
+            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59284"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BF4A911-BC78-47DA-8C1B-649990F84105}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E82"/>
+            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E84"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002E07AC" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="002E07AC" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB672"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB674"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="129192D7856D40F298B1824919052E39"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3E43355E-56E0-40ED-A03A-6CD6BE4A6182}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="009811AE" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="129192D7856D40F298B1824919052E392"/>
+            <w:pStyle w:val="129192D7856D40F298B1824919052E394"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4A31">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
-              <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4717DBF188A346479FB68C298C598376"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{32C9F676-3B37-48B4-9518-D2E28C5266F7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="009811AE" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="4717DBF188A346479FB68C298C5983761"/>
+            <w:pStyle w:val="4717DBF188A346479FB68C298C5983764"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4A31">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
-              <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="482AABC8A9744F068FD952159A0C3CBB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57BA6ED8-6A11-4530-98C6-7301099EEB4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="009811AE" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="482AABC8A9744F068FD952159A0C3CBB1"/>
+            <w:pStyle w:val="482AABC8A9744F068FD952159A0C3CBB4"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4A31">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
-              <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2FD4E9EACF92491DA3761DBA07D65919"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70B4585B-9848-4273-A981-7B2E5416E0A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009811AE" w:rsidRDefault="007C7A83" w:rsidP="007C7A83">
+        <w:p w:rsidR="009811AE" w:rsidRDefault="00112114" w:rsidP="00112114">
           <w:pPr>
-            <w:pStyle w:val="2FD4E9EACF92491DA3761DBA07D659191"/>
+            <w:pStyle w:val="2FD4E9EACF92491DA3761DBA07D659194"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD4A31">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
-              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="61FF2AE07D7143119532E295F2149B3A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA581C7D-86FE-406B-A72B-F50107189D53}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006122B6" w:rsidRDefault="00112114" w:rsidP="00112114">
+          <w:pPr>
+            <w:pStyle w:val="61FF2AE07D7143119532E295F2149B3A4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>date</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3F0824FFFC5A4C9AAB631FDFE1C89239"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C28A690A-328A-44DD-87EA-967A16CABCBA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006122B6" w:rsidRDefault="00112114" w:rsidP="00112114">
+          <w:pPr>
+            <w:pStyle w:val="3F0824FFFC5A4C9AAB631FDFE1C892394"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="chainoftitletableChar"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="88CA8F950992429A962EEBE1DFD966D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD70041A-3A32-46B8-95DD-8E62C500DCE6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006122B6" w:rsidRDefault="00112114" w:rsidP="00112114">
+          <w:pPr>
+            <w:pStyle w:val="88CA8F950992429A962EEBE1DFD966D21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00055344">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="46031E0A850F49D8808DE0F3352B8B45"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B4B48692-FBEF-4F93-9856-FB399F1F5B4B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="46031E0A850F49D8808DE0F3352B8B45"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6D70">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63C9134FFA944ADABF16CE75C4358C3F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B525095-D66F-4754-807E-1BD4CE13D2FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="63C9134FFA944ADABF16CE75C4358C3F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="answeremphasisChar"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66F746B171A043C8AE0F08A00ECB5B7F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7C0475E-6AAF-48FB-853B-3ED49657B9D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="66F746B171A043C8AE0F08A00ECB5B7F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C5FA963146414E21945CA34456A7CCEB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1DE1ABF-E95B-462E-AA73-4684B53558DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="C5FA963146414E21945CA34456A7CCEB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51C60D0116D64D51A1C9DED2DB8AEA96"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6D9677E-68CC-4E8F-93CD-838017C7A689}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="51C60D0116D64D51A1C9DED2DB8AEA96"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87B8E39CF97F4A35B540B3EADEC6DFE8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E8D302CF-37E0-41F4-A078-CD21576A0F55}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="87B8E39CF97F4A35B540B3EADEC6DFE8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00060F4C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC309F718B494D3090F0A6243A3B04CD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42855E48-5199-4B40-8320-B54E038910CB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="EC309F718B494D3090F0A6243A3B04CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="answeremphasisChar"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10D622A4A95645158C8D05E3D0A97185"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6D37461-DE0D-404F-9FD8-B37AC2D7FA62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="10D622A4A95645158C8D05E3D0A97185"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3DCDABAFD0674B41BE8CE6FCF41F219D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AB805161-0843-47C6-9EAE-067722CC8519}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="3DCDABAFD0674B41BE8CE6FCF41F219D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="48C9766ED7F84A17BDFD81B46C912949"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DBF17DAB-4B03-4D1B-A9C9-677CE0576539}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="48C9766ED7F84A17BDFD81B46C912949"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D23B0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1CB0202B529C4708BF9415B2584259E4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31581702-7D21-41AC-819E-11601EB2FA13}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="1CB0202B529C4708BF9415B2584259E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00060F4C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64A24643-4B10-4C37-BF91-89E702123D68}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00653931" w:rsidRDefault="006122B6" w:rsidP="006122B6">
+          <w:pPr>
+            <w:pStyle w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001557C4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bCs/>
+              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -15125,51 +14830,50 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271460E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25822F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="0CA0CB7365694FA18CBB5854C9DD2044"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -15232,95 +14936,344 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35153052"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C75E0EFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795048FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57527076"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1265260566">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1535540686">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
+    <w:rsid w:val="00075AA8"/>
+    <w:rsid w:val="000A6215"/>
     <w:rsid w:val="000D3302"/>
+    <w:rsid w:val="00112114"/>
     <w:rsid w:val="00202BA0"/>
     <w:rsid w:val="00246287"/>
     <w:rsid w:val="002E07AC"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
+    <w:rsid w:val="00410FC9"/>
+    <w:rsid w:val="004260A0"/>
+    <w:rsid w:val="004430A7"/>
+    <w:rsid w:val="004A554D"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
+    <w:rsid w:val="005E4B6F"/>
     <w:rsid w:val="00611E83"/>
+    <w:rsid w:val="006122B6"/>
+    <w:rsid w:val="00653931"/>
+    <w:rsid w:val="006A72E8"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="007C7A83"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008E70CD"/>
+    <w:rsid w:val="00905577"/>
+    <w:rsid w:val="00943CC9"/>
     <w:rsid w:val="009811AE"/>
     <w:rsid w:val="009A4417"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="00DC17AE"/>
     <w:rsid w:val="00DD4D48"/>
+    <w:rsid w:val="00E04085"/>
+    <w:rsid w:val="00E709A0"/>
+    <w:rsid w:val="00F02D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -15732,3012 +15685,1091 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007C7A83"/>
+    <w:rsid w:val="00075AA8"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="007C7A83"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="007C7A83"/>
+    <w:rsid w:val="00112114"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="007C7A83"/>
+    <w:rsid w:val="006122B6"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="007C7A83"/>
+    <w:rsid w:val="006122B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
     <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
     <w:name w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962353FB593A44E5ACA021C61C19D40B15">
-    <w:name w:val="962353FB593A44E5ACA021C61C19D40B15"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46031E0A850F49D8808DE0F3352B8B45">
+    <w:name w:val="46031E0A850F49D8808DE0F3352B8B45"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63C9134FFA944ADABF16CE75C4358C3F">
+    <w:name w:val="63C9134FFA944ADABF16CE75C4358C3F"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66F746B171A043C8AE0F08A00ECB5B7F">
+    <w:name w:val="66F746B171A043C8AE0F08A00ECB5B7F"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5FA963146414E21945CA34456A7CCEB">
+    <w:name w:val="C5FA963146414E21945CA34456A7CCEB"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51C60D0116D64D51A1C9DED2DB8AEA96">
+    <w:name w:val="51C60D0116D64D51A1C9DED2DB8AEA96"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87B8E39CF97F4A35B540B3EADEC6DFE8">
+    <w:name w:val="87B8E39CF97F4A35B540B3EADEC6DFE8"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC309F718B494D3090F0A6243A3B04CD">
+    <w:name w:val="EC309F718B494D3090F0A6243A3B04CD"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10D622A4A95645158C8D05E3D0A97185">
+    <w:name w:val="10D622A4A95645158C8D05E3D0A97185"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DCDABAFD0674B41BE8CE6FCF41F219D">
+    <w:name w:val="3DCDABAFD0674B41BE8CE6FCF41F219D"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48C9766ED7F84A17BDFD81B46C912949">
+    <w:name w:val="48C9766ED7F84A17BDFD81B46C912949"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CB0202B529C4708BF9415B2584259E4">
+    <w:name w:val="1CB0202B529C4708BF9415B2584259E4"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F1B0BA88AC94622B1A2AC7572701A01">
+    <w:name w:val="9F1B0BA88AC94622B1A2AC7572701A01"/>
+    <w:rsid w:val="006122B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="chainoftitletable">
+    <w:name w:val="chain of title table"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="chainoftitletableChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="chainoftitletableChar">
+    <w:name w:val="chain of title table Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="chainoftitletable"/>
+    <w:rsid w:val="00112114"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
+    <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
     <w:rsid w:val="00BF1C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="930797BD9F9840C8A43617A8EFB55F1D">
+    <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
+    <w:rsid w:val="00BF1C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962353FB593A44E5ACA021C61C19D40B4">
+    <w:name w:val="962353FB593A44E5ACA021C61C19D40B4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220C1A8C813545B0BACB59F8C4B3DC1D15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220C1A8C813545B0BACB59F8C4B3DC1D4">
+    <w:name w:val="220C1A8C813545B0BACB59F8C4B3DC1D4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D89C6FADF1A947BABE031BFFF9A3E8B015">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D89C6FADF1A947BABE031BFFF9A3E8B04">
+    <w:name w:val="D89C6FADF1A947BABE031BFFF9A3E8B04"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="488C55085EED4F2280F798DCC39CDC2C14">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="488C55085EED4F2280F798DCC39CDC2C4">
+    <w:name w:val="488C55085EED4F2280F798DCC39CDC2C4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B516103870C14C439A85F5089B52F6E613">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B516103870C14C439A85F5089B52F6E64">
+    <w:name w:val="B516103870C14C439A85F5089B52F6E64"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89A47AD107F45C1B89F0370904FA4F415">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89A47AD107F45C1B89F0370904FA4F44">
+    <w:name w:val="B89A47AD107F45C1B89F0370904FA4F44"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90046FC604824A178946ED8C65F4601E15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90046FC604824A178946ED8C65F4601E4">
+    <w:name w:val="90046FC604824A178946ED8C65F4601E4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE4">
+    <w:name w:val="60735F144472458BAB5E1B476885D8AE4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD4">
+    <w:name w:val="6F7506E785754161B14BC340637BA3BD4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1680F7F946DC457CA7A5AF3C9052091615">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F464">
+    <w:name w:val="656388959275410E98275E5C5D6D2F464"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A90A6110F0447F9A86C4859D033CCDB15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923464">
+    <w:name w:val="E90C967B32D946F4ABC846A7E49923464"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04DEE6758A9453CACBA9299F84F62B615">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81154">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F81154"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42F38FD95C04434B84EA68D2E01416A115">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB4">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C2370EB71240DB9A590A3A9A61A0D215">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA644">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA644"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D6E72AE56064FE2A0E26C219E4DCBAB15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6694">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F6694"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="132E852767314ECBA2485F8BA470375615">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E4">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0930295AA00142D5BCBEA8B6C5503E3915">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C4">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96574FC8B4AF4727BA82A6F70F0CAD9B15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F4">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5AA1DD2DCD341F29C8D55D5C9D278E315">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA4">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3958C9445A3B4AF59B9781D813849BEA15">
-[...14 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="129192D7856D40F298B1824919052E394">
+    <w:name w:val="129192D7856D40F298B1824919052E394"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B015">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4717DBF188A346479FB68C298C5983764">
+    <w:name w:val="4717DBF188A346479FB68C298C5983764"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A12515">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B34">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B34"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B510">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="482AABC8A9744F068FD952159A0C3CBB4">
+    <w:name w:val="482AABC8A9744F068FD952159A0C3CBB4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E5109910">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FD4E9EACF92491DA3761DBA07D659194">
+    <w:name w:val="2FD4E9EACF92491DA3761DBA07D659194"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E4515">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE4">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="611F53CA744C4A0688535CDC428DE31815">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A04">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A04"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244C1214EF5A4B698CBB7AA2743F063C4">
+    <w:name w:val="244C1214EF5A4B698CBB7AA2743F063C4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B04">
+    <w:name w:val="E082AC64E4EA417C964E8F81480554B04"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A1254">
+    <w:name w:val="974AA8D93DA248FD8A70E6608281A1254"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA10015">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B54">
+    <w:name w:val="0D53F1181E1C4214B89E348A553312B54"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED3038815">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E510994">
+    <w:name w:val="68E702A984F749069CA14A87C1E510994"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E454">
+    <w:name w:val="C04CC41803484EE9815058D5ACE68E454"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D715">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="611F53CA744C4A0688535CDC428DE3184">
+    <w:name w:val="611F53CA744C4A0688535CDC428DE3184"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F7215">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C4">
+    <w:name w:val="8501858F799B474FB6D7C9CA95D8331C4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD4">
+    <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D915">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F4">
+    <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F2332379815">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA1004">
+    <w:name w:val="952305493A174550B8EC91088FCDA1004"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC3715">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED303884">
+    <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED303884"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C315">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD4">
+    <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA15">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D74">
+    <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D74"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C416334313D14F43804DBEDBAE9597A76">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F724">
+    <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F724"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4662528484184572AA79B347827C56C96">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB4">
+    <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11D8ED40B3AB4E50A9DCB48F3A88B2F17">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F0824FFFC5A4C9AAB631FDFE1C892394">
+    <w:name w:val="3F0824FFFC5A4C9AAB631FDFE1C892394"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AA62363BE149D29A77597856D42DFC6">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F233237984">
+    <w:name w:val="63B3F5732E954C9890948E8F233237984"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB55F48ACB84824BC6C18A927A013DD6">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC374">
+    <w:name w:val="8F587A62905142A2826F3EFC765ACC374"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCFC75F73B3442A90DC1DD9C635A28B6">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C34">
+    <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C34"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4C3578822914764B690FD4A1EAD47BE6">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA4">
+    <w:name w:val="E2792B4561FE457BA32A62409CACFAEA4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA043AA2B319438BBFFE53770E01BE706">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C416334313D14F43804DBEDBAE9597A74">
+    <w:name w:val="C416334313D14F43804DBEDBAE9597A74"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4662528484184572AA79B347827C56C94">
+    <w:name w:val="4662528484184572AA79B347827C56C94"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61FF2AE07D7143119532E295F2149B3A4">
+    <w:name w:val="61FF2AE07D7143119532E295F2149B3A4"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AA62363BE149D29A77597856D42DFC4">
+    <w:name w:val="04AA62363BE149D29A77597856D42DFC4"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB55F48ACB84824BC6C18A927A013DD4">
+    <w:name w:val="FEB55F48ACB84824BC6C18A927A013DD4"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCFC75F73B3442A90DC1DD9C635A28B4">
+    <w:name w:val="1DCFC75F73B3442A90DC1DD9C635A28B4"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4C3578822914764B690FD4A1EAD47BE4">
+    <w:name w:val="F4C3578822914764B690FD4A1EAD47BE4"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA043AA2B319438BBFFE53770E01BE704">
+    <w:name w:val="DA043AA2B319438BBFFE53770E01BE704"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E24">
     <w:name w:val="264F395CEEA04BC99134F6C7F7B796E24"/>
-    <w:rsid w:val="00BF1C51"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF3">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF4">
+    <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA3">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA4">
+    <w:name w:val="3EA21E273783487B917008CF3213E7BA4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC3">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC4">
+    <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE3">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE4">
+    <w:name w:val="64405BC6A594413983974F156EB05DFE4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE3">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE4">
+    <w:name w:val="D9974504C7924245984260FF5DFB42FE4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B211">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D844">
+    <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D844"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD7204">
+    <w:name w:val="171E2D2AE075488486909D117DDFD7204"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC31">
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E4">
+    <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E4"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD2044">
-[...16 lines deleted...]
-    <w:rsid w:val="00BF1C51"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F59284">
+    <w:name w:val="CAC324E7B7C64E1797E67A8C739F59284"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
-[...255 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E84">
+    <w:name w:val="86AFD7BA7E24419097090B53E53720E84"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE">
-[...27 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B214">
+    <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B214"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E49923461">
-[...1 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88CA8F950992429A962EEBE1DFD966D21">
+    <w:name w:val="88CA8F950992429A962EEBE1DFD966D21"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F81151">
-[...1 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC34">
+    <w:name w:val="D7DE585020A646678F8B37CA337C9AC34"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB1">
-[...1 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD20444">
+    <w:name w:val="0CA0CB7365694FA18CBB5854C9DD20444"/>
+    <w:rsid w:val="00112114"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:before="160"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF154">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF154"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA641">
-[...1 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA004">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA004"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F6691">
-[...780 lines deleted...]
-    <w:rsid w:val="007C7A83"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB674">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB674"/>
+    <w:rsid w:val="00112114"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4717DBF188A346479FB68C298C598376">
-[...1009 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E6E5661A4014938AEE3363F1BB7B54D">
+    <w:name w:val="6E6E5661A4014938AEE3363F1BB7B54D"/>
+    <w:rsid w:val="00075AA8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -19033,50 +17065,59 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc42bf863d0623ce0fbd55c26c73c864">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa779980edfc7fd4d4ff7b38fe19655" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -19281,139 +17322,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
     <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EF1B09-E782-4941-A972-C75FE73E5CD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>4659</Characters>
+  <Pages>12</Pages>
+  <Words>818</Words>
+  <Characters>4663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Maryland Inventory Architecture Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5466</CharactersWithSpaces>
+  <CharactersWithSpaces>5471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Maryland Inventory Architecture Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>