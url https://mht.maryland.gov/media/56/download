--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -1,113 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofmaryland.sharepoint.com/sites/MDPNET/MHT/OPEODocuments/Communications/MHT Website Updates/Website Migration (Drupal)/PDF Documents/SharePoint Documents/grants/Keep/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bspray\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="180" documentId="8_{CF7CE6E6-44E2-4E7D-96C4-823B9DDB398E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5542C17F-86A3-44E4-9419-6DA99E6756F1}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{471D184B-BF85-4012-92B7-8EA6F92D92D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="My Project Budget (2)" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'My Project Budget (2)'!$A$1:$F$46</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F6" i="4" l="1"/>
+  <c r="F25" i="4" l="1"/>
+  <c r="F6" i="4"/>
   <c r="F7" i="4"/>
   <c r="F8" i="4"/>
   <c r="F9" i="4"/>
   <c r="F10" i="4"/>
   <c r="F11" i="4"/>
   <c r="F12" i="4"/>
   <c r="F13" i="4"/>
   <c r="F14" i="4"/>
   <c r="F15" i="4"/>
   <c r="F16" i="4"/>
   <c r="F17" i="4"/>
   <c r="F18" i="4"/>
   <c r="F19" i="4"/>
   <c r="F20" i="4"/>
   <c r="F21" i="4"/>
   <c r="F22" i="4"/>
   <c r="F23" i="4"/>
   <c r="F24" i="4"/>
   <c r="F5" i="4"/>
-  <c r="F25" i="4"/>
   <c r="D25" i="4"/>
   <c r="E25" i="4"/>
   <c r="C25" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>enter the name of your project here</t>
   </si>
   <si>
     <t>Item #</t>
   </si>
   <si>
     <t>Work Item (Description)</t>
   </si>
   <si>
     <t>Total Project Funds</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Other Budget Information</t>
@@ -501,72 +500,72 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="44" fontId="15" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="3" builtinId="4"/>
     <cellStyle name="Heading 1" xfId="4" builtinId="16"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Text_simple" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -797,79 +796,75 @@
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{859E5655-15B6-4021-B035-4984CB0F11FC}" name="Table1" displayName="Table1" ref="A4:F25" totalsRowCount="1" headerRowDxfId="7" totalsRowDxfId="6">
   <autoFilter ref="A4:F24" xr:uid="{859E5655-15B6-4021-B035-4984CB0F11FC}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{E14F19D4-8C34-4A89-9B65-720D9BEEBC11}" name="Item #" totalsRowLabel="Total" totalsRowDxfId="5"/>
     <tableColumn id="2" xr3:uid="{945CC054-E2AB-49B1-A760-7CBCD4F22BFA}" name="Work Item (Description)" totalsRowDxfId="4"/>
     <tableColumn id="3" xr3:uid="{C26D2C7E-23AD-4E15-8254-81A8AB7A58BE}" name="AAHPP _x000a_Grant Funds Requested" totalsRowFunction="custom" totalsRowDxfId="3" dataCellStyle="Currency">
       <totalsRowFormula>SUM(Table1[AAHPP 
 Grant Funds Requested])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="4" xr3:uid="{7A05D7AD-A035-4759-ACD8-AB44D1FE45CE}" name="Other State Funds (please specify source)" totalsRowFunction="custom" totalsRowDxfId="2" dataCellStyle="Currency">
       <totalsRowFormula>SUM(Table1[Other State Funds (please specify source)])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="5" xr3:uid="{2AE90926-7F7E-4DFA-90F7-886684988CD4}" name="Other Project Funds_x000a_(non-state only)" totalsRowFunction="custom" totalsRowDxfId="1" dataCellStyle="Currency">
       <totalsRowFormula>SUM(Table1[Other Project Funds
 (non-state only)])</totalsRowFormula>
     </tableColumn>
     <tableColumn id="6" xr3:uid="{5FCC0B0F-9C18-4E93-AACD-64D4532232AD}" name="Total Project Funds" totalsRowFunction="custom" totalsRowDxfId="0" dataCellStyle="Currency">
       <calculatedColumnFormula>SUM(Table1[[#This Row],[AAHPP 
 Grant Funds Requested]:[Other Project Funds
 (non-state only)]])</calculatedColumnFormula>
-      <totalsRowFormula>SUM(Table1[Other State Funds (please specify source)])</totalsRowFormula>
+      <totalsRowFormula>SUM(Table1[Total Project Funds])</totalsRowFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="1" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1125,83 +1120,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.maryland.gov/Pages/funding/grants-AAHPP-resources.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F17011F-3F14-4658-87F3-487C4A09FEB7}">
   <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="E39" sqref="E39"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="5.83984375" customWidth="1"/>
     <col min="2" max="2" width="45" customWidth="1"/>
     <col min="3" max="3" width="11.68359375" customWidth="1"/>
     <col min="4" max="4" width="13.15625" customWidth="1"/>
     <col min="5" max="5" width="17.578125" customWidth="1"/>
     <col min="6" max="6" width="12.83984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.2" x14ac:dyDescent="0.7">
-      <c r="A1" s="22" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="22"/>
+      <c r="A1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
     </row>
     <row r="2" spans="1:6" ht="19.2" x14ac:dyDescent="0.7">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A3" s="10"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="12"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
     </row>
     <row r="4" spans="1:6" ht="43.2" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>9</v>
       </c>
@@ -1472,66 +1467,66 @@
         <f>SUM(Table1[[#This Row],[AAHPP 
 Grant Funds Requested]:[Other Project Funds
 (non-state only)]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18">
         <f>SUM(Table1[[#This Row],[AAHPP 
 Grant Funds Requested]:[Other Project Funds
 (non-state only)]])</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="19"/>
-      <c r="C25" s="26">
+      <c r="C25" s="22">
         <f>SUM(Table1[AAHPP 
 Grant Funds Requested])</f>
         <v>0</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="22">
         <f>SUM(Table1[Other State Funds (please specify source)])</f>
         <v>0</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="22">
         <f>SUM(Table1[Other Project Funds
 (non-state only)])</f>
         <v>0</v>
       </c>
-      <c r="F25" s="26">
-        <f>SUM(Table1[Other State Funds (please specify source)])</f>
+      <c r="F25" s="22">
+        <f>SUM(Table1[Total Project Funds])</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="27" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
@@ -1584,61 +1579,61 @@
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="5"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A37" s="27" t="s">
+      <c r="A37" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
     </row>
     <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A38" s="27" t="s">
+      <c r="A38" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
@@ -1680,122 +1675,131 @@
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
     </row>
     <row r="46" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="20"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
       <c r="E46" s="20"/>
       <c r="F46" s="20"/>
     </row>
     <row r="47" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B47" s="29"/>
-[...3 lines deleted...]
-      <c r="F47" s="29"/>
+      <c r="B47" s="25"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="6"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A49" s="24" t="s">
+      <c r="A49" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="25"/>
-[...2 lines deleted...]
-      <c r="E49" s="25"/>
+      <c r="B49" s="27"/>
+      <c r="C49" s="27"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="3"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A47:F47" r:id="rId1" display="More guidance and a sample budget can be found in the Grant Guidelines. " xr:uid="{FF03D5FE-2D04-4DA1-AAE8-0920CAE4F1E9}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010099238CB7E12AB04D8F3B990FB70D7BC8" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eab17f786e0749592f3e14bab9dee524">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff01fac345008aa34b3a53f2166bf3c8" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -1883,84 +1887,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{511F7DDB-2160-4343-98E1-4D0A2F352E59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2B6C3B7-9964-4787-91AA-113861C4EAAF}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13085646-DF79-4F0C-A26C-3DF320EA8BE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2B6C3B7-9964-4787-91AA-113861C4EAAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>