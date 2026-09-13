--- v0 (2026-06-20)
+++ v1 (2026-09-13)
@@ -77,59 +77,72 @@
       <w:r w:rsidR="000F0451" w:rsidRPr="00EC6045">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5053A38A" w14:textId="0EC0D042" w:rsidR="000F0451" w:rsidRPr="00EF30ED" w:rsidRDefault="000F0451" w:rsidP="00C7595D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="001E37E4">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Property Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA70A9">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="property"/>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="answerChar"/>
+          </w:rPr>
           <w:alias w:val="property"/>
           <w:tag w:val="property"/>
           <w:id w:val="785399235"/>
           <w:placeholder>
             <w:docPart w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cstheme="minorBidi"/>
+            <w:snapToGrid/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="004615DC">
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DD3C20">
         <w:rPr>
           <w:rStyle w:val="Style1Char"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00901170">
         <w:rPr>
           <w:rStyle w:val="bodytextChar"/>
         </w:rPr>
         <w:t>Inventory Number:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -1607,51 +1620,51 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00B853BE">
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="06866904" w14:textId="347317EA" w:rsidR="0064537B" w:rsidRDefault="00BD23DE" w:rsidP="00C73470">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Determination</w:t>
       </w:r>
       <w:r w:rsidR="000456E6">
         <w:t xml:space="preserve"> of Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0378D0F7" w14:textId="2AD3968D" w:rsidR="0031006E" w:rsidRDefault="007560AE" w:rsidP="007C2303">
+    <w:p w14:paraId="77295878" w14:textId="44F05AA0" w:rsidR="00261F9A" w:rsidRDefault="007560AE" w:rsidP="00261F9A">
       <w:r w:rsidRPr="006039E7">
         <w:rPr>
           <w:rStyle w:val="answerChar"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB94A9E" wp14:editId="0CDB2773">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="bottomMargin">
                   <wp:posOffset>-1749425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6382385" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="16510"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3286,67 +3299,70 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C26BCA">
                         <w:rPr>
                           <w:rStyle w:val="FooterChar"/>
                         </w:rPr>
                         <w:t>Date</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-768697789"/>
+          <w:alias w:val="determination of eligibility"/>
+          <w:tag w:val="determination of eligibility"/>
+          <w:id w:val="1712378336"/>
           <w:placeholder>
-            <w:docPart w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
+            <w:docPart w:val="CCB414F9CBE1406AA147B24D980E79C4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="004615DC" w:rsidRPr="004615DC">
+          <w:r w:rsidR="00261F9A" w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0031006E">
+    </w:p>
+    <w:p w14:paraId="0378D0F7" w14:textId="31837149" w:rsidR="0031006E" w:rsidRDefault="0031006E" w:rsidP="007C2303">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6335159E" w14:textId="1DD8065D" w:rsidR="00844A1F" w:rsidRPr="00844A1F" w:rsidRDefault="00FB4FB0" w:rsidP="0031006E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 1. </w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="003B3522">
         <w:t>Property</w:t>
       </w:r>
       <w:r w:rsidR="00844A1F" w:rsidRPr="00844A1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD1DAF" w:rsidRPr="00CD1DAF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -6914,70 +6930,74 @@
             <w:rPr>
               <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0F604420" w14:textId="3A61BFD8" w:rsidR="006A6BFA" w:rsidRDefault="006A6BFA" w:rsidP="006A6BFA">
       <w:r>
         <w:t>Prepare a comprehensive description of the resource and its various elements as it exists today.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="comprehensive description"/>
         <w:tag w:val="comprehensive description"/>
         <w:id w:val="-456798815"/>
         <w:placeholder>
           <w:docPart w:val="E082AC64E4EA417C964E8F81480554B0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="38F1AD1D" w14:textId="63D187FD" w:rsidR="00880539" w:rsidRPr="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
-[...9 lines deleted...]
-          </w:pPr>
+        <w:p w14:paraId="55876EEC" w14:textId="77777777" w:rsidR="00880539" w:rsidRDefault="00FA7D8D" w:rsidP="00880539">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
+    <w:p w14:paraId="5DAC0069" w14:textId="19CFE54C" w:rsidR="00261F9A" w:rsidRDefault="00261F9A" w:rsidP="00880539"/>
+    <w:p w14:paraId="77D7939A" w14:textId="77777777" w:rsidR="00261F9A" w:rsidRDefault="00261F9A" w:rsidP="00880539"/>
+    <w:p w14:paraId="38F1AD1D" w14:textId="3B1117EE" w:rsidR="00261F9A" w:rsidRPr="00880539" w:rsidRDefault="00261F9A" w:rsidP="00880539">
+      <w:pPr>
+        <w:sectPr w:rsidR="00261F9A" w:rsidRPr="00880539" w:rsidSect="00526099">
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:type w:val="nextColumn"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="27999EAF" w14:textId="653C5CA7" w:rsidR="00F842A3" w:rsidRDefault="00FB4FB0" w:rsidP="007D55FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 8. </w:t>
       </w:r>
       <w:r w:rsidR="003A0BC0">
         <w:t>Sig</w:t>
       </w:r>
       <w:r w:rsidR="009025E2">
         <w:t>nificance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6DD802" w14:textId="2CEF4C1F" w:rsidR="009025E2" w:rsidRDefault="009025E2" w:rsidP="00FE5667">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10164,118 +10184,118 @@
                 <w:t> </w:t>
               </w:r>
               <w:r w:rsidR="000E02D3">
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:bookmarkEnd w:id="10"/>
             </w:p>
             <w:p w14:paraId="6D37A22A" w14:textId="67EA99EB" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Caption: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="caption"/>
                   <w:tag w:val="caption"/>
                   <w:id w:val="-589005007"/>
                   <w:placeholder>
-                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    <w:docPart w:val="C7B938870818401297E8A7AEBB9B5362"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
             <w:p w14:paraId="64ED4946" w14:textId="32FCF107" w:rsidR="001E3275" w:rsidRDefault="001E3275" w:rsidP="001E3275">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t xml:space="preserve">Alt text: </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="alt text"/>
                   <w:tag w:val="alt text"/>
                   <w:id w:val="-656380175"/>
                   <w:placeholder>
-                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    <w:docPart w:val="A7AB6C082DC34199B77C29335BD232E4"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
             <w:p w14:paraId="75FEF60F" w14:textId="167CF543" w:rsidR="00A66EB4" w:rsidRDefault="00A66EB4" w:rsidP="00A66EB4">
               <w:pPr>
                 <w:pStyle w:val="Style5"/>
                 <w:numPr>
                   <w:ilvl w:val="1"/>
                   <w:numId w:val="16"/>
                 </w:numPr>
                 <w:ind w:left="630"/>
               </w:pPr>
               <w:r>
                 <w:t>Photo file name:</w:t>
               </w:r>
               <w:r w:rsidR="000E02D3">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="photo file name"/>
                   <w:tag w:val="photo file name"/>
                   <w:id w:val="-2041199425"/>
                   <w:placeholder>
-                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    <w:docPart w:val="51B75190282444B6BF36297FC5BA3DED"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:r w:rsidR="000E02D3" w:rsidRPr="00BE4CD9">
                     <w:rPr>
                       <w:rStyle w:val="PlaceholderText"/>
                     </w:rPr>
                     <w:t>Click or tap here to enter text.</w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7199B2BB" w14:textId="77777777" w:rsidR="007C3CE4" w:rsidRDefault="007C3CE4">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
@@ -12195,61 +12215,61 @@
                 <w:vanish/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="236BE072" w14:textId="3012FB4D" w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidRDefault="005433FB" w:rsidP="00995EC6"/>
     <w:sectPr w:rsidR="005433FB" w:rsidRPr="00E01B39" w:rsidSect="00526099">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="720"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627A5FD0" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="1FBAF371" w14:textId="77777777" w:rsidR="003A61A5" w:rsidRDefault="003A61A5" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12203A47" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="1C17388E" w14:textId="77777777" w:rsidR="003A61A5" w:rsidRDefault="003A61A5" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12751,61 +12771,61 @@
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F24147">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CE80F76" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="46B9E51A" w14:textId="77777777" w:rsidR="003A61A5" w:rsidRDefault="003A61A5" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1642A339" w14:textId="77777777" w:rsidR="006338DF" w:rsidRDefault="006338DF" w:rsidP="00844A1F">
+    <w:p w14:paraId="0F3C1ECC" w14:textId="77777777" w:rsidR="003A61A5" w:rsidRDefault="003A61A5" w:rsidP="00844A1F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD60FB6" w14:textId="3F607728" w:rsidR="001465B0" w:rsidRDefault="00B04074" w:rsidP="006F2EFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
@@ -14138,51 +14158,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="44376353">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406950396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041583587">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="893274381">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1896889267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1871913828">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844A1F"/>
     <w:rsid w:val="00007425"/>
@@ -14277,115 +14297,118 @@
     <w:rsid w:val="001D3ECB"/>
     <w:rsid w:val="001D6B3F"/>
     <w:rsid w:val="001E0A94"/>
     <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E7FA0"/>
     <w:rsid w:val="001F2347"/>
     <w:rsid w:val="001F262B"/>
     <w:rsid w:val="001F4492"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00203A8E"/>
     <w:rsid w:val="00206838"/>
     <w:rsid w:val="0021077D"/>
     <w:rsid w:val="00211B98"/>
     <w:rsid w:val="00212BF4"/>
     <w:rsid w:val="00226CA0"/>
     <w:rsid w:val="00232BA8"/>
     <w:rsid w:val="00240FAD"/>
     <w:rsid w:val="00247EA5"/>
     <w:rsid w:val="00250CBF"/>
     <w:rsid w:val="00252F2F"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="002559C1"/>
     <w:rsid w:val="00257DE0"/>
     <w:rsid w:val="00261737"/>
+    <w:rsid w:val="00261F9A"/>
     <w:rsid w:val="00271E1C"/>
     <w:rsid w:val="00273640"/>
     <w:rsid w:val="00276B7D"/>
     <w:rsid w:val="0028557E"/>
     <w:rsid w:val="002858A0"/>
     <w:rsid w:val="00286C20"/>
     <w:rsid w:val="002913E4"/>
     <w:rsid w:val="00292438"/>
     <w:rsid w:val="002928E8"/>
     <w:rsid w:val="00294A11"/>
     <w:rsid w:val="002A3963"/>
     <w:rsid w:val="002A57ED"/>
     <w:rsid w:val="002A606C"/>
     <w:rsid w:val="002A6D70"/>
     <w:rsid w:val="002A7A37"/>
     <w:rsid w:val="002A7FEA"/>
     <w:rsid w:val="002B46B0"/>
     <w:rsid w:val="002C1AF8"/>
     <w:rsid w:val="002C3CEA"/>
     <w:rsid w:val="002C63D1"/>
     <w:rsid w:val="002C73C8"/>
     <w:rsid w:val="002D41F8"/>
     <w:rsid w:val="002D43D3"/>
+    <w:rsid w:val="002D50FB"/>
     <w:rsid w:val="002D6455"/>
     <w:rsid w:val="002D7037"/>
     <w:rsid w:val="002E16D9"/>
     <w:rsid w:val="002E6793"/>
     <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F7125"/>
     <w:rsid w:val="002F7FB6"/>
     <w:rsid w:val="0031006E"/>
     <w:rsid w:val="0031023D"/>
     <w:rsid w:val="00310942"/>
     <w:rsid w:val="0031418A"/>
     <w:rsid w:val="00317B6E"/>
     <w:rsid w:val="003205C8"/>
     <w:rsid w:val="003212B0"/>
     <w:rsid w:val="00321A41"/>
     <w:rsid w:val="003324FF"/>
     <w:rsid w:val="00334E02"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="00341CBF"/>
     <w:rsid w:val="00343EBC"/>
     <w:rsid w:val="003456D3"/>
     <w:rsid w:val="00345BC2"/>
     <w:rsid w:val="00345EC9"/>
     <w:rsid w:val="00345EDE"/>
     <w:rsid w:val="00346CE6"/>
     <w:rsid w:val="0034757E"/>
     <w:rsid w:val="00354C7C"/>
     <w:rsid w:val="00354E50"/>
     <w:rsid w:val="00356793"/>
     <w:rsid w:val="00357D19"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="00366C2D"/>
     <w:rsid w:val="0037122D"/>
     <w:rsid w:val="00376785"/>
     <w:rsid w:val="003801A5"/>
     <w:rsid w:val="00381DBE"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00390013"/>
     <w:rsid w:val="00392B2A"/>
     <w:rsid w:val="003A0BC0"/>
     <w:rsid w:val="003A35FC"/>
     <w:rsid w:val="003A4B5A"/>
+    <w:rsid w:val="003A61A5"/>
     <w:rsid w:val="003B0309"/>
     <w:rsid w:val="003B3522"/>
     <w:rsid w:val="003B3CAC"/>
     <w:rsid w:val="003B4CBF"/>
     <w:rsid w:val="003C6BBA"/>
     <w:rsid w:val="003C7ECE"/>
     <w:rsid w:val="003D0ACE"/>
     <w:rsid w:val="003D3D26"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003E2330"/>
     <w:rsid w:val="003E6B24"/>
     <w:rsid w:val="003F011F"/>
     <w:rsid w:val="003F17EA"/>
     <w:rsid w:val="003F2928"/>
     <w:rsid w:val="003F58F6"/>
     <w:rsid w:val="003F6659"/>
     <w:rsid w:val="003F7713"/>
     <w:rsid w:val="00410210"/>
     <w:rsid w:val="00410F5B"/>
     <w:rsid w:val="004304CB"/>
     <w:rsid w:val="00432C5D"/>
     <w:rsid w:val="00432F1D"/>
     <w:rsid w:val="00434119"/>
     <w:rsid w:val="00435C5E"/>
@@ -14600,71 +14623,73 @@
     <w:rsid w:val="009018CF"/>
     <w:rsid w:val="009021D4"/>
     <w:rsid w:val="009025E2"/>
     <w:rsid w:val="009071CB"/>
     <w:rsid w:val="00911135"/>
     <w:rsid w:val="00916791"/>
     <w:rsid w:val="00923F7E"/>
     <w:rsid w:val="009266F8"/>
     <w:rsid w:val="00932561"/>
     <w:rsid w:val="009352AF"/>
     <w:rsid w:val="00936C8D"/>
     <w:rsid w:val="00940B05"/>
     <w:rsid w:val="00940FC3"/>
     <w:rsid w:val="00945D4E"/>
     <w:rsid w:val="0094641F"/>
     <w:rsid w:val="009628EE"/>
     <w:rsid w:val="0096354D"/>
     <w:rsid w:val="00964248"/>
     <w:rsid w:val="00965E5D"/>
     <w:rsid w:val="0096606A"/>
     <w:rsid w:val="009719B6"/>
     <w:rsid w:val="00972104"/>
     <w:rsid w:val="00981841"/>
     <w:rsid w:val="00981E49"/>
     <w:rsid w:val="00983394"/>
+    <w:rsid w:val="009855D1"/>
     <w:rsid w:val="00986EB9"/>
     <w:rsid w:val="009875F7"/>
     <w:rsid w:val="00991C5C"/>
     <w:rsid w:val="0099269A"/>
     <w:rsid w:val="00994023"/>
     <w:rsid w:val="00994BE0"/>
     <w:rsid w:val="00995EC6"/>
     <w:rsid w:val="009A2AB2"/>
     <w:rsid w:val="009A53B4"/>
     <w:rsid w:val="009A72F6"/>
     <w:rsid w:val="009B2B22"/>
     <w:rsid w:val="009B3003"/>
     <w:rsid w:val="009B7E48"/>
     <w:rsid w:val="009C2092"/>
     <w:rsid w:val="009C30BF"/>
     <w:rsid w:val="009D0383"/>
     <w:rsid w:val="009D48DE"/>
     <w:rsid w:val="009D578B"/>
     <w:rsid w:val="009D6C25"/>
     <w:rsid w:val="009D7791"/>
     <w:rsid w:val="009E17F3"/>
+    <w:rsid w:val="009F27AC"/>
     <w:rsid w:val="009F28B0"/>
     <w:rsid w:val="009F5FD7"/>
     <w:rsid w:val="009F630A"/>
     <w:rsid w:val="00A0372A"/>
     <w:rsid w:val="00A11A1E"/>
     <w:rsid w:val="00A216EF"/>
     <w:rsid w:val="00A22565"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A33F84"/>
     <w:rsid w:val="00A343B6"/>
     <w:rsid w:val="00A34A63"/>
     <w:rsid w:val="00A40919"/>
     <w:rsid w:val="00A40C8B"/>
     <w:rsid w:val="00A474EB"/>
     <w:rsid w:val="00A50517"/>
     <w:rsid w:val="00A509FE"/>
     <w:rsid w:val="00A52234"/>
     <w:rsid w:val="00A5333E"/>
     <w:rsid w:val="00A53E11"/>
     <w:rsid w:val="00A54190"/>
     <w:rsid w:val="00A6012C"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A730A1"/>
     <w:rsid w:val="00A76CC8"/>
@@ -14780,50 +14805,51 @@
     <w:rsid w:val="00CD4B7C"/>
     <w:rsid w:val="00CE2878"/>
     <w:rsid w:val="00CE7E8A"/>
     <w:rsid w:val="00CF0833"/>
     <w:rsid w:val="00CF303C"/>
     <w:rsid w:val="00CF77E5"/>
     <w:rsid w:val="00D00287"/>
     <w:rsid w:val="00D06F88"/>
     <w:rsid w:val="00D07D78"/>
     <w:rsid w:val="00D1265E"/>
     <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D13BEE"/>
     <w:rsid w:val="00D1683C"/>
     <w:rsid w:val="00D22BCD"/>
     <w:rsid w:val="00D22D7F"/>
     <w:rsid w:val="00D24FCF"/>
     <w:rsid w:val="00D333ED"/>
     <w:rsid w:val="00D370E3"/>
     <w:rsid w:val="00D3738D"/>
     <w:rsid w:val="00D429D2"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D608B9"/>
     <w:rsid w:val="00D61AF6"/>
     <w:rsid w:val="00D650F7"/>
     <w:rsid w:val="00D650FA"/>
+    <w:rsid w:val="00D73E53"/>
     <w:rsid w:val="00D85432"/>
     <w:rsid w:val="00D85EBE"/>
     <w:rsid w:val="00D87FFA"/>
     <w:rsid w:val="00D9723A"/>
     <w:rsid w:val="00DA10F3"/>
     <w:rsid w:val="00DA5248"/>
     <w:rsid w:val="00DA5380"/>
     <w:rsid w:val="00DA66C0"/>
     <w:rsid w:val="00DB4924"/>
     <w:rsid w:val="00DB5519"/>
     <w:rsid w:val="00DB69E1"/>
     <w:rsid w:val="00DC2F02"/>
     <w:rsid w:val="00DC3178"/>
     <w:rsid w:val="00DC497C"/>
     <w:rsid w:val="00DC71F1"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00DE05EC"/>
     <w:rsid w:val="00DE63E4"/>
     <w:rsid w:val="00DE6C5F"/>
     <w:rsid w:val="00DF0C05"/>
     <w:rsid w:val="00DF34FD"/>
     <w:rsid w:val="00DF588A"/>
     <w:rsid w:val="00E01AE7"/>
     <w:rsid w:val="00E01B39"/>
     <w:rsid w:val="00E10FE8"/>
@@ -16559,50 +16585,106 @@
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005433FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00261F9A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00261F9A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:snapToGrid/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00261F9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:snapToGrid/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013435"/>
         <w:category>
@@ -16622,612 +16704,611 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3690AC63-63B5-4B8C-A495-62E24BF31F9E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B06"/>
+            <w:pStyle w:val="E082AC64E4EA417C964E8F81480554B0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Insert comprehensive description here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A09EB8E-E96F-4C1D-AC90-32F2D624AD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A1256"/>
+            <w:pStyle w:val="974AA8D93DA248FD8A70E6608281A125"/>
           </w:pPr>
-          <w:r w:rsidRPr="0019471A">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD4D7C0B-A4CA-4120-8B3F-B93AB6C9A2ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E456"/>
+            <w:pStyle w:val="C04CC41803484EE9815058D5ACE68E45"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A514DCD6-953B-47CE-9B50-AB8584F9251E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C6"/>
+            <w:pStyle w:val="8501858F799B474FB6D7C9CA95D8331C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter narrative discussion here</w:t>
           </w:r>
           <w:r w:rsidRPr="002D7C54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0FC7697-E053-4A5D-AE6F-49C5E46B5EB9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD6"/>
+            <w:pStyle w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter bibliography here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D49124F1-E6B0-480F-9766-E91153E7F597}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F6"/>
+            <w:pStyle w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="952305493A174550B8EC91088FCDA100"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD8B879-F5B7-4B40-981C-178A17854E67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="952305493A174550B8EC91088FCDA1006"/>
+            <w:pStyle w:val="952305493A174550B8EC91088FCDA100"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420BD738-34ED-4229-A730-9FD7CFFA4A54}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED303886"/>
+            <w:pStyle w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0666508-5232-4057-B642-1FC390A1B8C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD6"/>
+            <w:pStyle w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3B40C69-1661-48DC-8812-066EEBDF606B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D76"/>
+            <w:pStyle w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter boundary description and justification here</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F9A4778-EE11-43C1-BE07-355E1C0C5212}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F726"/>
+            <w:pStyle w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2743F9B4-FAE8-4A5E-8E72-EBA572F0727C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB6"/>
+            <w:pStyle w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{231C6956-AF64-4997-B05D-97EDD4F05546}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="63B3F5732E954C9890948E8F233237986"/>
+            <w:pStyle w:val="63B3F5732E954C9890948E8F23323798"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7EC080F-6AE8-4532-A436-38416F48ED92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C36"/>
+            <w:pStyle w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2317B577-59DD-4346-A57F-4321F56EE020}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D96"/>
+            <w:pStyle w:val="560DAAAF37A845D29ECCCF56320205D9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C134CD-3F8A-41EC-8DEE-6C8E08325E11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC376"/>
+            <w:pStyle w:val="8F587A62905142A2826F3EFC765ACC37"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99E37D46-A5DF-422D-8531-05A226D0FF0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744B37" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00744B37" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA6"/>
+            <w:pStyle w:val="E2792B4561FE457BA32A62409CACFAEA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31601FC3-3CDE-4284-97C0-C30F063BD0A0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD6"/>
+            <w:pStyle w:val="6F7506E785754161B14BC340637BA3BD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97806186-8216-46ED-B46E-C120F6C16375}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE6"/>
+            <w:pStyle w:val="60735F144472458BAB5E1B476885D8AE"/>
           </w:pPr>
           <w:r w:rsidRPr="002526A2">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23CF178C-76EC-44CE-B171-CC159AE69AB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D3302" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="000D3302" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF156"/>
+            <w:pStyle w:val="3AE9BBC1159844B3A3440500813DAF15"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF50DC8DDDCE48B68020BB61F927B710"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D8C5BC-BE50-4906-9618-70AD48A2830F}"/>
       </w:docPartPr>
@@ -17265,82 +17346,82 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9287ACE-9D6D-4A71-A7C2-4A9EB67F1EFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B56"/>
+            <w:pStyle w:val="0D53F1181E1C4214B89E348A553312B5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA3AA20B-2D4F-4178-9877-E296929E2058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="68E702A984F749069CA14A87C1E510996"/>
+            <w:pStyle w:val="68E702A984F749069CA14A87C1E51099"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC66AC9B-E9A2-4522-9194-C3C32FAB56D8}"/>
       </w:docPartPr>
@@ -17381,285 +17462,285 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{903DDFF4-F15F-4479-A442-8D123D2E6D8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E26"/>
+            <w:pStyle w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C5D9B38-3545-4420-AED2-51705B7E3E64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF6"/>
+            <w:pStyle w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D31DFB3D-D042-42DC-9868-68748009AC7E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA6"/>
+            <w:pStyle w:val="3EA21E273783487B917008CF3213E7BA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECB17D73-F821-4D0C-8AB3-491AF8B65D3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC6"/>
+            <w:pStyle w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5205417-475E-4AFF-B1D9-CBEFA1259822}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE6"/>
+            <w:pStyle w:val="64405BC6A594413983974F156EB05DFE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{012E4E28-B8B9-48AB-805E-9813870B3B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE6"/>
+            <w:pStyle w:val="D9974504C7924245984260FF5DFB42FE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC227174-B8E4-49D8-8980-CD33196ACA41}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B216"/>
+            <w:pStyle w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C279FBD-A30D-4BE9-8172-03AC8B146C58}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA6"/>
+            <w:pStyle w:val="0C9356C749644FF8A19F159948A4DBAA"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3CED9330-A0B9-4284-8070-E179E9A32692}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC36"/>
+            <w:pStyle w:val="D7DE585020A646678F8B37CA337C9AC3"/>
           </w:pPr>
           <w:r w:rsidRPr="00055344">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D804F304-1040-4562-A468-763562F44D66}"/>
       </w:docPartPr>
@@ -17671,435 +17752,434 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61D03ECB-BA64-4958-8874-CC4D2312E8AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA006"/>
+            <w:pStyle w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
           </w:pPr>
           <w:r w:rsidRPr="00593B36">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFBB437B-7DE0-4859-9754-AF31D737F82C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="656388959275410E98275E5C5D6D2F466"/>
+            <w:pStyle w:val="656388959275410E98275E5C5D6D2F46"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA0C51C3-E939-458D-94C6-4A04DC2F887E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E90C967B32D946F4ABC846A7E49923466"/>
+            <w:pStyle w:val="E90C967B32D946F4ABC846A7E4992346"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{995CD96D-E7C0-4CC3-A662-AC071C9ABA21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F81156"/>
+            <w:pStyle w:val="E0D8C50B865A4AF289EF0602190F8115"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D85BD210-FDD0-4F3F-A074-21383668E08D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB6"/>
+            <w:pStyle w:val="10958B2858B447D69D8C029F6C730DEB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77948424-577C-4792-92D8-2361D842F329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA646"/>
+            <w:pStyle w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1D9680E-40B0-4E62-82DC-DC1F6693E98E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F6696"/>
+            <w:pStyle w:val="43675E1DCEB048F99B18F018C306F669"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765D9DCD-30AB-468C-B6EB-0601638979C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E6"/>
+            <w:pStyle w:val="3277AD4E62654FC5AC13A8D88583110E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99681CD5-F29A-4B83-9AAD-62958020B440}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C6"/>
+            <w:pStyle w:val="90F0F04B3A294176BF857E3F588F222C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA426890-F0E9-45ED-933C-D05E9370A257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F6"/>
+            <w:pStyle w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D667484-F855-428C-A6CC-8AC46ADAACB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA6"/>
+            <w:pStyle w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94A1D516-D1BF-4730-9FBF-B73EF4750133}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B36"/>
+            <w:pStyle w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98CD836C-2234-4F33-8FFA-C7C5CDF27D65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE6"/>
+            <w:pStyle w:val="82D14491FD864C4FB97437CBC08576CE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F91409AE-668C-49AA-AB55-75E3CC0E5B70}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A06"/>
+            <w:pStyle w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D83EE8">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9322F63C-3499-4AD7-98D0-10383CC06A5F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BF1C51" w:rsidRDefault="00BF1C51" w:rsidP="00BF1C51">
           <w:pPr>
             <w:pStyle w:val="7018AEB270D94EE6B8851F640650162C"/>
@@ -18136,663 +18216,663 @@
           <w:r w:rsidRPr="00F336E3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63347405-52D0-409E-AAD1-0CDC5225572D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D846"/>
+            <w:pStyle w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Maryland Inventory #</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37228831-D9CF-467E-82C8-AE7F437C3424}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="171E2D2AE075488486909D117DDFD7206"/>
+            <w:pStyle w:val="171E2D2AE075488486909D117DDFD720"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39A74743-16C1-4B63-848E-40A2C4171B8A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E6"/>
+            <w:pStyle w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter town name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5D202E1-9B81-4501-AAE7-E5F9F5FB4DDF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F59286"/>
+            <w:pStyle w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BF4A911-BC78-47DA-8C1B-649990F84105}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00BF1C51" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E86"/>
+            <w:pStyle w:val="86AFD7BA7E24419097090B53E53720E8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>enter map/quadrangle name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D118FE8-E3DD-4FD2-B8D5-8F841DD10A9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="004E3ACD" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB676"/>
+            <w:pStyle w:val="209423258F704266BB9BB32A70F9AB67"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter inventory number here.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CAFDFCD-57A1-466E-9BA4-27E771BF658A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A744EF33-EF61-40F6-BEA8-58CCEE1AD06E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B06200B0B1804333B960E1D1460944F3"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B45CF177-0A6E-4D94-A9BD-51C9D6A15965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="69FCDB6CE87A452C8A1865C096D35F74"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F915C6D-B55C-4ACF-B1A2-ED3ADA1D7A3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="71AD6BC3E5444568AACE85C4DF49D0B5"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5C7F1F7-618D-4AAB-8FE7-386CC0E2EF74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{652FC74E-A03D-47A5-8AB5-B00399138F16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28D09792-C49D-4180-9A75-89D0EF5D3F8F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A9DE602-ED95-4E9B-AEF8-76F2592846D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="76B5437C25884799A97ED12722CC0248"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79248F86-323D-4BDA-8A5E-DA9325306F30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="C5E06A094A634543B03C021A57736A93"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EF64DD2-8C69-4383-A3F9-1E103D99217A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="004E3ACD">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="004E3ACD">
           <w:pPr>
             <w:pStyle w:val="B4D4E7D441534879B7718E931FD8F122"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AFE5E699-9725-40A9-BBA8-59C36F44AA40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
+            <w:pStyle w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F6744DE0-233D-4CC2-B5FD-3B9C0C3CE7E6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
+            <w:pStyle w:val="4F8BA5F8D4654B5194D64EB471731068"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD1A38">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="108850AC800849A2B766E92C99261F40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58D01C96-20A6-4AFC-B3FA-156D0BA8EA28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="108850AC800849A2B766E92C99261F406"/>
+            <w:pStyle w:val="108850AC800849A2B766E92C99261F40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="boxChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E13AE3D1-B6DF-494D-AD81-D1D2DE98681A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC0836"/>
+            <w:pStyle w:val="213A39444FBA4686A2732B55F75FC083"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F48A4AC3-5A62-477B-B11C-0CFB98A6EEF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB6"/>
+            <w:pStyle w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B26C10B7-B403-48B4-B9A8-1E7CCD5F5B6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B96"/>
+            <w:pStyle w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24450063-8FB6-4D78-A457-36AE1953C219}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E76"/>
+            <w:pStyle w:val="A7582BFCF59446BF946B9D507A0908E7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE71E261-E2D2-497C-B8DD-BA8073EEC26A}"/>
       </w:docPartPr>
@@ -18804,57 +18884,59 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DA052F3-76A7-4FA7-978E-CF4EA9733C10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A31818" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00A31818" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD507776"/>
+            <w:pStyle w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="answerChar"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>yes/no</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BEE3F2C-09FA-4BD7-B5E3-FAF9C0678C6E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A31818" w:rsidRDefault="004E3ACD" w:rsidP="004E3ACD">
@@ -18951,940 +19033,991 @@
           <w:r w:rsidRPr="00C97286">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4295BC9D-17FC-4F1E-83A8-25126F4F9093}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC46"/>
+            <w:pStyle w:val="EFAB953761D04C7DB187ED870C433AC4"/>
           </w:pPr>
-          <w:r w:rsidRPr="002A6D70">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{104FC98D-51C5-47B1-A459-E0F25560D5B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC330826"/>
+            <w:pStyle w:val="3E4849412F8640469FCB02C2BBC33082"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CB77218-B2EC-4BD3-B6D3-73C7287A4FE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A46"/>
+            <w:pStyle w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{738033FE-79AC-4EA7-874C-2A57938E50CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="32F233CF3DC1430B90E2742122E643116"/>
+            <w:pStyle w:val="32F233CF3DC1430B90E2742122E64311"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67DCFD17-532E-4BB0-84CE-8A8942F94DE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D16"/>
+            <w:pStyle w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38323CCC-8EB1-43A8-A4BA-51BC4CA54019}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D186"/>
+            <w:pStyle w:val="44F433D0FF40457CA24A30254D692D18"/>
           </w:pPr>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D8AA8C3-BEFC-4354-A1CF-083DB1C7DCD3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF16"/>
+            <w:pStyle w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
           </w:pPr>
           <w:r w:rsidRPr="004D23B0">
             <w:rPr>
               <w:rStyle w:val="answeremphasisChar"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C796274E-7C18-4CC0-BA79-9F00AF344B05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D536"/>
+            <w:pStyle w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4666F1C6-0AC4-415F-9F22-13BAF0D053C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E996"/>
+            <w:pStyle w:val="538A522357694B6491A4FA8F0E8C7E99"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F40E449-F0F6-49DB-A684-5826CD6FE680}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC6"/>
+            <w:pStyle w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
           </w:pPr>
-          <w:r w:rsidRPr="004D23B0">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E8129B7-7769-4DCD-A797-724B532E8689}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C6"/>
+            <w:pStyle w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00060F4C">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E34D1A31-9281-499D-8824-8733F2B32C81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A7411" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="008A7411" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B6"/>
+            <w:pStyle w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
           </w:pPr>
-          <w:r w:rsidRPr="001557C4">
+          <w:r w:rsidRPr="001F2347">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b w:val="0"/>
               <w:bCs/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6807B9D7-344D-4B4B-B508-91BA554A91C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A76"/>
+            <w:pStyle w:val="05DF7BD605C4425286366945F130B8A7"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter inventory number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{56FED505-5CFD-48FC-A255-91CD89BE75AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A76"/>
+            <w:pStyle w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter property name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{500F66D4-EB7F-4EE9-8E27-4CAD8AE90C11}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A736"/>
+            <w:pStyle w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>street &amp; number</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{368E5A47-06B7-4A94-9948-B4FFC37F9E1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A86"/>
+            <w:pStyle w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>city</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D141CE-508D-471A-84C8-41573F8A0DE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A6"/>
+            <w:pStyle w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>zip code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{881486D6-8C19-4D61-B19B-7EC650B617B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C496"/>
+            <w:pStyle w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>choose county</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{427CADE4-A876-4125-AE22-DC1356C5C2C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F966"/>
+            <w:pStyle w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8517D973-831B-4E5E-87A9-64281B2E7C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C6"/>
+            <w:pStyle w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:vanish/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E62656CC-E7A1-40DF-835E-5D4BCF0CF392}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="526EB954BE914FB6ADDA4AD1252601556"/>
+            <w:pStyle w:val="526EB954BE914FB6ADDA4AD125260155"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F383598E-343B-421A-BE19-2508D6A49E12}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC71286"/>
+            <w:pStyle w:val="7505EAE73C504F768F0C368FAEDC7128"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38072D52-A19C-4E25-BA1C-0DCDBE1E187E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B646"/>
+            <w:pStyle w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>enter preparer name/affiliation</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A90512CF-4207-4907-B62D-468BC3A0D735}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D64B10" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00D64B10" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D6"/>
+            <w:pStyle w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
           </w:pPr>
           <w:r w:rsidRPr="000503EA">
             <w:rPr>
               <w:vanish/>
             </w:rPr>
             <w:t>click to add date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81BFE841-4564-40E8-AF57-ED05ADDB9330}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="9A37EC13B01348289CACDAA5D84156666"/>
+            <w:pStyle w:val="9A37EC13B01348289CACDAA5D8415666"/>
           </w:pPr>
           <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D5BC498-07CE-4063-885C-FAD4ED615D90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D6"/>
+            <w:pStyle w:val="9F021C097DDC488592C3A0C962EF098D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{439FA5C1-7B9A-46C1-BF86-D9276FF88C27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA6"/>
+            <w:pStyle w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FD8CA58-C9B7-4B07-9A3F-90FC17E10195}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF6"/>
+            <w:pStyle w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09B582A3-4CBE-47A5-8CC0-2C6DC922EDD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00125311" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00125311" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="B0024140452D47A58EF923473AD50A306"/>
+            <w:pStyle w:val="B0024140452D47A58EF923473AD50A30"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="CCB414F9CBE1406AA147B24D980E79C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A8EC2E6D-15CA-4DE2-882B-1EA7381FEE9B}"/>
+        <w:guid w:val="{42B6F91C-64D0-4656-9DC1-512645806DC6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00805995">
-          <w:r w:rsidRPr="00BE4CD9">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00837C47" w:rsidP="00837C47">
+          <w:pPr>
+            <w:pStyle w:val="CCB414F9CBE1406AA147B24D980E79C41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004615DC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
+        <w:name w:val="C7B938870818401297E8A7AEBB9B5362"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FD6FF976-3C47-4DDF-AAE9-548D978C48F2}"/>
+        <w:guid w:val="{74F874D1-E04A-4DCA-82E9-E8229624E370}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00805995" w:rsidP="00805995">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00837C47" w:rsidP="00837C47">
           <w:pPr>
-            <w:pStyle w:val="0E1A2D8459F34F84A56E803BE5C81DA74"/>
+            <w:pStyle w:val="C7B938870818401297E8A7AEBB9B5362"/>
           </w:pPr>
-          <w:r w:rsidRPr="004615DC">
+          <w:r w:rsidRPr="00BE4CD9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Provide an evaluation of the property’s eligibility for listing in the National Register of Historic Places, identifying the National Register Criteria (A-D) and any relevant Criteria Considerations (A-G), aspects of historic integrity, period of significance, and the physical characteristics or contributing resources that support the recommendation, as applicable.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A7AB6C082DC34199B77C29335BD232E4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E854E651-22CF-4BEC-94AB-07923FB024CD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00837C47" w:rsidP="00837C47">
+          <w:pPr>
+            <w:pStyle w:val="A7AB6C082DC34199B77C29335BD232E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE4CD9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51B75190282444B6BF36297FC5BA3DED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{49BF60B1-8A8C-4AC5-84DE-B235DC2B16B5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00837C47" w:rsidP="00837C47">
+          <w:pPr>
+            <w:pStyle w:val="51B75190282444B6BF36297FC5BA3DED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE4CD9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20286,108 +20419,227 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="782C011B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A62E556"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1157959290">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1140070951">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1940942232">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1285306041">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744B37"/>
     <w:rsid w:val="000D3302"/>
     <w:rsid w:val="00125311"/>
     <w:rsid w:val="00246287"/>
     <w:rsid w:val="003624C3"/>
     <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00406604"/>
     <w:rsid w:val="004C2B38"/>
     <w:rsid w:val="004E3ACD"/>
     <w:rsid w:val="00555997"/>
     <w:rsid w:val="00565F47"/>
     <w:rsid w:val="0057036F"/>
     <w:rsid w:val="005775A9"/>
     <w:rsid w:val="00611E83"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="00744B37"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="00805995"/>
     <w:rsid w:val="008337C0"/>
     <w:rsid w:val="00834CF0"/>
+    <w:rsid w:val="00837C47"/>
     <w:rsid w:val="00895CC6"/>
     <w:rsid w:val="008A7411"/>
     <w:rsid w:val="008E70CD"/>
     <w:rsid w:val="00910EEE"/>
     <w:rsid w:val="00936C8D"/>
+    <w:rsid w:val="009952DB"/>
     <w:rsid w:val="00A31818"/>
     <w:rsid w:val="00A95591"/>
     <w:rsid w:val="00AD1343"/>
     <w:rsid w:val="00B8588C"/>
     <w:rsid w:val="00BF1C51"/>
     <w:rsid w:val="00D64B10"/>
+    <w:rsid w:val="00D73E53"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00E86F89"/>
     <w:rsid w:val="00EE7121"/>
     <w:rsid w:val="00F3730D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -20803,252 +21055,287 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answer">
     <w:name w:val="answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answerChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answerChar">
     <w:name w:val="answer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answer"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="answeremphasis">
     <w:name w:val="answer emphasis"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="answeremphasisChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="150"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="answeremphasisChar">
     <w:name w:val="answer emphasis Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="answeremphasis"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE89B7725E64A9DBD28B5937C649060">
     <w:name w:val="2BE89B7725E64A9DBD28B5937C649060"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F244427B120A40E69D168F2D24FB27E5">
     <w:name w:val="F244427B120A40E69D168F2D24FB27E5"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC965DD30BCD4C38B2DAED3F9E7C9E5E">
     <w:name w:val="FC965DD30BCD4C38B2DAED3F9E7C9E5E"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B76FF0B199974A3FB7E8C8536E06DBA2">
     <w:name w:val="B76FF0B199974A3FB7E8C8536E06DBA2"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D690453B0A2448899C0C7FCBDA287321">
     <w:name w:val="D690453B0A2448899C0C7FCBDA287321"/>
     <w:rsid w:val="00910EEE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DDBB2D8317C4A179604A885F5E7F0D2">
-[...25 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCB414F9CBE1406AA147B24D980E79C4">
+    <w:name w:val="CCB414F9CBE1406AA147B24D980E79C4"/>
+    <w:rsid w:val="00837C47"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED4">
+    <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED4"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB471731068">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D8415666">
+    <w:name w:val="9A37EC13B01348289CACDAA5D8415666"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD50777">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB471731068">
+    <w:name w:val="4F8BA5F8D4654B5194D64EB471731068"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="021502C9BB084689B93F02DA02A6A5BD">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA37BB7FFF2406B8BE2D52A4DD50777">
+    <w:name w:val="BCA37BB7FFF2406B8BE2D52A4DD50777"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1A2D8459F34F84A56E803BE5C81DA7">
+    <w:name w:val="0E1A2D8459F34F84A56E803BE5C81DA7"/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCB414F9CBE1406AA147B24D980E79C41">
+    <w:name w:val="CCB414F9CBE1406AA147B24D980E79C41"/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="60735F144472458BAB5E1B476885D8AE">
     <w:name w:val="60735F144472458BAB5E1B476885D8AE"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7506E785754161B14BC340637BA3BD">
     <w:name w:val="6F7506E785754161B14BC340637BA3BD"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F46">
+    <w:name w:val="656388959275410E98275E5C5D6D2F46"/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90C967B32D946F4ABC846A7E4992346">
+    <w:name w:val="E90C967B32D946F4ABC846A7E4992346"/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F8115">
+    <w:name w:val="E0D8C50B865A4AF289EF0602190F8115"/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A82AF0A99B8A4827B1FF954F398BE182">
     <w:name w:val="A82AF0A99B8A4827B1FF954F398BE182"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656388959275410E98275E5C5D6D2F46">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB">
+    <w:name w:val="10958B2858B447D69D8C029F6C730DEB"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7018AEB270D94EE6B8851F640650162C">
     <w:name w:val="7018AEB270D94EE6B8851F640650162C"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="930797BD9F9840C8A43617A8EFB55F1D">
     <w:name w:val="930797BD9F9840C8A43617A8EFB55F1D"/>
     <w:rsid w:val="00BF1C51"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6EB7E224BA47B6A163A2BF540347A6">
     <w:name w:val="CB6EB7E224BA47B6A163A2BF540347A6"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B06200B0B1804333B960E1D1460944F3">
     <w:name w:val="B06200B0B1804333B960E1D1460944F3"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FCDB6CE87A452C8A1865C096D35F74">
@@ -21061,6040 +21348,1030 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB0826EE200D4A7E84DE244BBA887DBD">
     <w:name w:val="FB0826EE200D4A7E84DE244BBA887DBD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7FB6CBB4C95419F98707DE1C9518765">
     <w:name w:val="C7FB6CBB4C95419F98707DE1C9518765"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C9AFF51D434FC1885F3E1453113DFD">
     <w:name w:val="C6C9AFF51D434FC1885F3E1453113DFD"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76B5437C25884799A97ED12722CC0248">
     <w:name w:val="76B5437C25884799A97ED12722CC0248"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5E06A094A634543B03C021A57736A93">
     <w:name w:val="C5E06A094A634543B03C021A57736A93"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4D4E7D441534879B7718E931FD8F122">
     <w:name w:val="B4D4E7D441534879B7718E931FD8F122"/>
     <w:rsid w:val="004E3ACD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED4">
-[...5 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA64">
+    <w:name w:val="5A7B3591E3B94FAF95D134E11DACDA64"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D8C50B865A4AF289EF0602190F8115">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F669">
+    <w:name w:val="43675E1DCEB048F99B18F018C306F669"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10958B2858B447D69D8C029F6C730DEB">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E">
+    <w:name w:val="3277AD4E62654FC5AC13A8D88583110E"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7B3591E3B94FAF95D134E11DACDA64">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C">
+    <w:name w:val="90F0F04B3A294176BF857E3F588F222C"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43675E1DCEB048F99B18F018C306F669">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F">
+    <w:name w:val="80F593BABDF74AA4ACEED22725EE1B1F"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3277AD4E62654FC5AC13A8D88583110E">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA">
+    <w:name w:val="F875B8C932434A12AD4EF2D5548C3BBA"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F0F04B3A294176BF857E3F588F222C">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF">
+    <w:name w:val="31AC9ECF93DC4711BED22859456AAEDF"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F593BABDF74AA4ACEED22725EE1B1F">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A30">
+    <w:name w:val="B0024140452D47A58EF923473AD50A30"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F875B8C932434A12AD4EF2D5548C3BBA">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B3">
+    <w:name w:val="6E1FBC22DD044C4A801B3E85A7AE26B3"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AC9ECF93DC4711BED22859456AAEDF">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D">
+    <w:name w:val="9F021C097DDC488592C3A0C962EF098D"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0024140452D47A58EF923473AD50A30">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA">
+    <w:name w:val="12B6B2B104FF4A148EBBBD47A53CEBFA"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1FBC22DD044C4A801B3E85A7AE26B3">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE">
+    <w:name w:val="82D14491FD864C4FB97437CBC08576CE"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F021C097DDC488592C3A0C962EF098D">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A0">
+    <w:name w:val="EE5DF746AE7740A8A666AB8BCD3CC6A0"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B6B2B104FF4A148EBBBD47A53CEBFA">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC4">
+    <w:name w:val="EFAB953761D04C7DB187ED870C433AC4"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82D14491FD864C4FB97437CBC08576CE">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC33082">
+    <w:name w:val="3E4849412F8640469FCB02C2BBC33082"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE5DF746AE7740A8A666AB8BCD3CC6A0">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A4">
+    <w:name w:val="1E77A77075844CC9BFADCBB972D2B3A4"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAB953761D04C7DB187ED870C433AC4">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E64311">
+    <w:name w:val="32F233CF3DC1430B90E2742122E64311"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4849412F8640469FCB02C2BBC33082">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D1">
+    <w:name w:val="EDFA60A024A441B3A8D8B8C8CDE2D5D1"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E77A77075844CC9BFADCBB972D2B3A4">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D18">
+    <w:name w:val="44F433D0FF40457CA24A30254D692D18"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32F233CF3DC1430B90E2742122E64311">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF1">
+    <w:name w:val="D0225C41AEDA484693BD4000FD7EBAF1"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFA60A024A441B3A8D8B8C8CDE2D5D1">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D53">
+    <w:name w:val="83C0C5FC3159462DA42C8D0A06A46D53"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F433D0FF40457CA24A30254D692D18">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E99">
+    <w:name w:val="538A522357694B6491A4FA8F0E8C7E99"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0225C41AEDA484693BD4000FD7EBAF1">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3CDEC8A3617477490A06B4420AF63BC">
+    <w:name w:val="E3CDEC8A3617477490A06B4420AF63BC"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83C0C5FC3159462DA42C8D0A06A46D53">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95EB8353FF21447F8EA8E13482B4B90C">
+    <w:name w:val="95EB8353FF21447F8EA8E13482B4B90C"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="538A522357694B6491A4FA8F0E8C7E99">
-[...31 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AE487684D94E6DB989D26D95EA1E2B">
     <w:name w:val="04AE487684D94E6DB989D26D95EA1E2B"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E082AC64E4EA417C964E8F81480554B0">
     <w:name w:val="E082AC64E4EA417C964E8F81480554B0"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="974AA8D93DA248FD8A70E6608281A125">
     <w:name w:val="974AA8D93DA248FD8A70E6608281A125"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D53F1181E1C4214B89E348A553312B5">
     <w:name w:val="0D53F1181E1C4214B89E348A553312B5"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68E702A984F749069CA14A87C1E51099">
     <w:name w:val="68E702A984F749069CA14A87C1E51099"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04CC41803484EE9815058D5ACE68E45">
     <w:name w:val="C04CC41803484EE9815058D5ACE68E45"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8501858F799B474FB6D7C9CA95D8331C">
     <w:name w:val="8501858F799B474FB6D7C9CA95D8331C"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40D67F0786D54CA3A3BDE9FDBF5125BD">
     <w:name w:val="40D67F0786D54CA3A3BDE9FDBF5125BD"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD430EBA2BC41B497DE810D74E3263F">
     <w:name w:val="2DD430EBA2BC41B497DE810D74E3263F"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="952305493A174550B8EC91088FCDA100">
     <w:name w:val="952305493A174550B8EC91088FCDA100"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="775E5C3DAEBE4CB8A774AC7C9ED30388">
     <w:name w:val="775E5C3DAEBE4CB8A774AC7C9ED30388"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="789FCF6E323941D0B77604F0A61BAFAD">
     <w:name w:val="789FCF6E323941D0B77604F0A61BAFAD"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4CE9C09B80E4851B1823303D6DFF5D7">
     <w:name w:val="B4CE9C09B80E4851B1823303D6DFF5D7"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C983A9ACC33C4B04AB87DFA6BA9D7F72">
     <w:name w:val="C983A9ACC33C4B04AB87DFA6BA9D7F72"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C8161CE54A9C9E3CD2D91B1AA3FB">
     <w:name w:val="81C1C8161CE54A9C9E3CD2D91B1AA3FB"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="560DAAAF37A845D29ECCCF56320205D9">
     <w:name w:val="560DAAAF37A845D29ECCCF56320205D9"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B3F5732E954C9890948E8F23323798">
     <w:name w:val="63B3F5732E954C9890948E8F23323798"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F587A62905142A2826F3EFC765ACC37">
     <w:name w:val="8F587A62905142A2826F3EFC765ACC37"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD3B2AD0C5C14E4E96A43FA428FF26C3">
     <w:name w:val="CD3B2AD0C5C14E4E96A43FA428FF26C3"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2792B4561FE457BA32A62409CACFAEA">
     <w:name w:val="E2792B4561FE457BA32A62409CACFAEA"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="264F395CEEA04BC99134F6C7F7B796E2">
     <w:name w:val="264F395CEEA04BC99134F6C7F7B796E2"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDB852A2B2EE409EB6B9E677A98468AF">
     <w:name w:val="CDB852A2B2EE409EB6B9E677A98468AF"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EA21E273783487B917008CF3213E7BA">
     <w:name w:val="3EA21E273783487B917008CF3213E7BA"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E028FC6665284A3F86DC46A2437AA6FC">
     <w:name w:val="E028FC6665284A3F86DC46A2437AA6FC"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64405BC6A594413983974F156EB05DFE">
     <w:name w:val="64405BC6A594413983974F156EB05DFE"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9974504C7924245984260FF5DFB42FE">
     <w:name w:val="D9974504C7924245984260FF5DFB42FE"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44CC6FA74C44D78ADC9B325D5077D84">
     <w:name w:val="F44CC6FA74C44D78ADC9B325D5077D84"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="171E2D2AE075488486909D117DDFD720">
     <w:name w:val="171E2D2AE075488486909D117DDFD720"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE710B20CFEB4D729F831AFA65FAA15E">
     <w:name w:val="DE710B20CFEB4D729F831AFA65FAA15E"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC324E7B7C64E1797E67A8C739F5928">
     <w:name w:val="CAC324E7B7C64E1797E67A8C739F5928"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="86AFD7BA7E24419097090B53E53720E8">
     <w:name w:val="86AFD7BA7E24419097090B53E53720E8"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BEEB232BEB347DCA2D73B3C1CF19B21">
     <w:name w:val="6BEEB232BEB347DCA2D73B3C1CF19B21"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC3">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC3"/>
-    <w:rsid w:val="00805995"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CA0CB7365694FA18CBB5854C9DD2044">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7B938870818401297E8A7AEBB9B5362">
+    <w:name w:val="C7B938870818401297E8A7AEBB9B5362"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF15">
-[...1072 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7AB6C082DC34199B77C29335BD232E4">
+    <w:name w:val="A7AB6C082DC34199B77C29335BD232E4"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF151">
-[...999 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51B75190282444B6BF36297FC5BA3DED">
+    <w:name w:val="51B75190282444B6BF36297FC5BA3DED"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="160"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF152">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF15">
+    <w:name w:val="3AE9BBC1159844B3A3440500813DAF15"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA002">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA00">
+    <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA00"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A73">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DF7BD605C4425286366945F130B8A7">
+    <w:name w:val="05DF7BD605C4425286366945F130B8A7"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A73">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DEB10FCA5B490C99E01EDEA6F665A7">
+    <w:name w:val="70DEB10FCA5B490C99E01EDEA6F665A7"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A733">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E22DD1AC214FEB94D6CD4AD6CA0A73">
+    <w:name w:val="32E22DD1AC214FEB94D6CD4AD6CA0A73"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A83">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F07A8AB541919A1B97515C65D5A8">
+    <w:name w:val="2A91F07A8AB541919A1B97515C65D5A8"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A3">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4852D76EA3A8438DBF953C4A32FEC84A">
+    <w:name w:val="4852D76EA3A8438DBF953C4A32FEC84A"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C493">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B78B3DC8EE14F3BA17CBA61AA527C49">
+    <w:name w:val="0B78B3DC8EE14F3BA17CBA61AA527C49"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F962">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9D22A4975CB442FAA86C9D1CC177F96">
+    <w:name w:val="F9D22A4975CB442FAA86C9D1CC177F96"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C2">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCD73FEE7E742D7AC85C5BA8E41005C">
+    <w:name w:val="2CCD73FEE7E742D7AC85C5BA8E41005C"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD1252601553">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="526EB954BE914FB6ADDA4AD125260155">
+    <w:name w:val="526EB954BE914FB6ADDA4AD125260155"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC71283">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7505EAE73C504F768F0C368FAEDC7128">
+    <w:name w:val="7505EAE73C504F768F0C368FAEDC7128"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B643">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A91F1195B0C47EE8FE05922C62B7B64">
+    <w:name w:val="2A91F1195B0C47EE8FE05922C62B7B64"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D3">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A2BDA7EDDA447998D90A7A2D24BA87D">
+    <w:name w:val="3A2BDA7EDDA447998D90A7A2D24BA87D"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F402">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108850AC800849A2B766E92C99261F40">
+    <w:name w:val="108850AC800849A2B766E92C99261F40"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E72">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7582BFCF59446BF946B9D507A0908E7">
+    <w:name w:val="A7582BFCF59446BF946B9D507A0908E7"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC0832">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213A39444FBA4686A2732B55F75FC083">
+    <w:name w:val="213A39444FBA4686A2732B55F75FC083"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B92">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4A7267857C4187BE8E3579DC3203B9">
+    <w:name w:val="0B4A7267857C4187BE8E3579DC3203B9"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB2">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E35F05F04C84EDE8759D8E326F908FB">
+    <w:name w:val="9E35F05F04C84EDE8759D8E326F908FB"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB672">
-[...1 lines deleted...]
-    <w:rsid w:val="00805995"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="box">
+    <w:name w:val="box"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="boxChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00837C47"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="boxChar">
+    <w:name w:val="box Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="box"/>
+    <w:rsid w:val="00837C47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB67">
+    <w:name w:val="209423258F704266BB9BB32A70F9AB67"/>
+    <w:rsid w:val="00837C47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156664">
-[...2944 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65618F8A0CB345F2AB88B2D463AA202A">
+    <w:name w:val="65618F8A0CB345F2AB88B2D463AA202A"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="761EE6DF053946BDAA6BACC31D9AE339">
+    <w:name w:val="761EE6DF053946BDAA6BACC31D9AE339"/>
+    <w:rsid w:val="004E3ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB073C849174BA887F0164445E9370B">
+    <w:name w:val="BCB073C849174BA887F0164445E9370B"/>
+    <w:rsid w:val="004E3ACD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1E51A305EA436F9BBD59EBC86A8ED42">
     <w:name w:val="3F1E51A305EA436F9BBD59EBC86A8ED42"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A37EC13B01348289CACDAA5D84156666">
     <w:name w:val="9A37EC13B01348289CACDAA5D84156666"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F8BA5F8D4654B5194D64EB4717310686">
     <w:name w:val="4F8BA5F8D4654B5194D64EB4717310686"/>
@@ -27811,68 +23088,50 @@
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C9356C749644FF8A19F159948A4DBAA6">
     <w:name w:val="0C9356C749644FF8A19F159948A4DBAA6"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DE585020A646678F8B37CA337C9AC36">
     <w:name w:val="D7DE585020A646678F8B37CA337C9AC36"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
-    </w:pPr>
-[...16 lines deleted...]
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE9BBC1159844B3A3440500813DAF156">
     <w:name w:val="3AE9BBC1159844B3A3440500813DAF156"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6343CFDFF6D4B23BE47ACDE9B0BAA006">
     <w:name w:val="E6343CFDFF6D4B23BE47ACDE9B0BAA006"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
@@ -28078,62 +23337,50 @@
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209423258F704266BB9BB32A70F9AB676">
     <w:name w:val="209423258F704266BB9BB32A70F9AB676"/>
     <w:rsid w:val="00805995"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    <w:rsid w:val="00805995"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -28433,76 +23680,86 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc42bf863d0623ce0fbd55c26c73c864">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa779980edfc7fd4d4ff7b38fe19655" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="604b81e30975092153b4c038081b27b2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc50188d046a34096b821b53e269f5ec" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Comments" ma:index="8" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -28536,50 +23793,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8c78962f-6a38-439a-a306-9a57fd521d58" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c347c865-7445-42cf-9bfc-9256b9f4e567" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -28681,151 +23943,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
     <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EF1B09-E782-4941-A972-C75FE73E5CD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31496266-BCDC-40D6-A4ED-26E7E523FDA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B48383-7583-402E-B4DB-D220D9BAB99A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF79D90-EC57-4438-B902-9183DF4279AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <ds:schemaRef ds:uri="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA484AB5-F9B8-4EF4-9F33-C98A750DFB26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>998</Words>
-  <Characters>5689</Characters>
+  <Characters>5693</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Maryland Inventory Architecture Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6674</CharactersWithSpaces>
+  <CharactersWithSpaces>6678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Determination of Eligibility Form</dc:title>
   <dc:subject/>
   <dc:creator>Brenna Spray -MDP-</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>