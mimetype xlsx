--- v0 (2026-08-05)
+++ v1 (2026-08-26)
@@ -1,102 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofmaryland.sharepoint.com/sites/MDPNET/MHT/OPEODocuments/Museum Assistance Program/FY27 Round/Guidelines &amp; Application/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="79" documentId="13_ncr:1_{62EEFE60-F276-493B-9DA2-4EB21F480432}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{670B405F-66C3-4231-BB72-627B7FD79C37}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCA3475B-C33B-40D1-BBBD-B9868B712D19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{FEFB6F14-E118-2148-BA41-8C8642009A23}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$33</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C30" i="1" l="1"/>
   <c r="C16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t xml:space="preserve">Please use your budget projections for the next fiscal year to complete this form, and round your numbers to the nearest thousand. </t>
   </si>
   <si>
+    <t>Fiscal Year:</t>
+  </si>
+  <si>
     <t>Total Operating</t>
   </si>
   <si>
     <t>FY Budget</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Contributions, Grants, and Gifts</t>
   </si>
   <si>
     <t xml:space="preserve">   Private donations (individual donations, grants from private corporations/foundations)</t>
   </si>
   <si>
     <t xml:space="preserve">   State funding (grants, bond bills, appropriations)</t>
   </si>
   <si>
     <t xml:space="preserve">   Other public funding (local or federal government grants, bond bills, appropriations)</t>
   </si>
   <si>
     <t xml:space="preserve">   Membership</t>
   </si>
   <si>
     <t xml:space="preserve">   Other contributions</t>
@@ -149,172 +152,169 @@
   <si>
     <t>Marketing and Promotion (printing, postage, paid advertisements)</t>
   </si>
   <si>
     <t>Supplies and Equipment</t>
   </si>
   <si>
     <t>Exhibits, collections, and other material program costs (non-personnel)</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Other Expenses (includes travel, professional development, etc.)</t>
   </si>
   <si>
     <t>Total Operating Expenses</t>
   </si>
   <si>
     <t>Operating Margin-Surplus/(Deficit)</t>
   </si>
   <si>
     <t>Operating Margin %</t>
   </si>
   <si>
-    <t>Operating Budget Form Instructions</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Please complete this form using your most current annual budget. </t>
+    <t>Operating Budget Form: Additional Instructions</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Please ensure that you complete each line item with a light gray field in the FYBudget column.</t>
+      <t>Please complete each line item with a light gray field in the FYBudget column.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> If you do not have revenue or </t>
     </r>
   </si>
   <si>
     <t>expenses in a given category, enter "0." These lines will be automatically tabulated to create the totals.</t>
   </si>
   <si>
     <t xml:space="preserve">To the extent that you are able to do so, please also note where you have revenue or expenses in the subcategories (white fields). </t>
   </si>
   <si>
     <t>These numbers will not be tabulated, but they will help reviewers gain a fuller understanding of your operations and needs, which</t>
   </si>
   <si>
     <t xml:space="preserve"> may be helpful for your application.</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.24994659260841701"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
@@ -484,116 +484,117 @@
         <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4"/>
       </right>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="thick">
         <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="4" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="4" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="4" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="5" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="5" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="6" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="6" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="5" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Heading 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Style 1" xfId="1" xr:uid="{7B26BF5A-B43D-FA41-A2A9-1A6149E005E3}"/>
     <cellStyle name="Style 2" xfId="2" xr:uid="{69F49FCC-DF19-774B-BC5F-DCB3162ED1D6}"/>
     <cellStyle name="Style 3" xfId="3" xr:uid="{3F358212-5A9C-B54A-92AA-A71548BAC81C}"/>
     <cellStyle name="Total" xfId="6" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -899,416 +900,431 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9E8EC76-0550-3D43-B2AF-57524E432236}">
-  <dimension ref="A1:E44"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
       <extLst>
         <ext xmlns:xlsdti="http://schemas.microsoft.com/office/spreadsheetml/2023/showDataTypeIcons" uri="{77bfe23e-c014-4d31-8a63-9c772dbf06b6}">
           <xlsdti:showDataTypeIcons visible="0"/>
         </ext>
       </extLst>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="15.6" x14ac:dyDescent="0.6"/>
+  <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="15.6"/>
   <cols>
-    <col min="2" max="2" width="71.59765625" customWidth="1"/>
+    <col min="2" max="2" width="71.625" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
-    <col min="4" max="4" width="11.25" style="10"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="11.25" style="10"/>
+    <col min="4" max="4" width="11.25" style="6"/>
+    <col min="5" max="5" width="13.25" style="6" customWidth="1"/>
+    <col min="6" max="6" width="16.875" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="11.25" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.6">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:5" ht="19.8" thickBot="1" x14ac:dyDescent="0.8">
+      <c r="B1" s="22"/>
+      <c r="C1" s="25" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15.95" thickBot="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="25"/>
+    </row>
+    <row r="3" spans="1:5" ht="19.899999999999999" thickBot="1">
       <c r="A3" s="26" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B3" s="26"/>
-      <c r="C3" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="C3" s="17" t="s">
         <v>3</v>
       </c>
+    </row>
+    <row r="4" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A4" s="30" t="s">
+        <v>4</v>
+      </c>
       <c r="B4" s="19" t="s">
-        <v>4</v>
-[...6 lines deleted...]
-      <c r="B5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="14"/>
-[...4 lines deleted...]
-      <c r="B6" s="21" t="s">
+      <c r="C4" s="4"/>
+      <c r="E4" s="7"/>
+    </row>
+    <row r="5" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="8"/>
-[...4 lines deleted...]
-      <c r="B7" s="21" t="s">
+      <c r="C5" s="10"/>
+      <c r="E5" s="8"/>
+    </row>
+    <row r="6" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A6" s="30"/>
+      <c r="B6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="8"/>
-[...4 lines deleted...]
-      <c r="B8" s="21" t="s">
+      <c r="C6" s="4"/>
+      <c r="E6" s="8"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A7" s="30"/>
+      <c r="B7" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="8"/>
-[...4 lines deleted...]
-      <c r="B9" s="21" t="s">
+      <c r="C7" s="4"/>
+      <c r="E7" s="8"/>
+    </row>
+    <row r="8" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="8"/>
-[...4 lines deleted...]
-      <c r="B10" s="22" t="s">
+      <c r="C8" s="4"/>
+      <c r="E8" s="8"/>
+    </row>
+    <row r="9" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A9" s="30"/>
+      <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="8"/>
-[...4 lines deleted...]
-      <c r="B11" s="20" t="s">
+      <c r="C9" s="4"/>
+      <c r="E9" s="8"/>
+    </row>
+    <row r="10" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A10" s="30"/>
+      <c r="B10" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="8"/>
-[...4 lines deleted...]
-      <c r="B12" s="20" t="s">
+      <c r="C10" s="4"/>
+      <c r="E10" s="8"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A11" s="30"/>
+      <c r="B11" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="8"/>
-[...4 lines deleted...]
-      <c r="B13" s="20" t="s">
+      <c r="C11" s="4"/>
+      <c r="E11" s="7"/>
+    </row>
+    <row r="12" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A12" s="30"/>
+      <c r="B12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="8"/>
-[...3 lines deleted...]
-      <c r="A14" s="28"/>
+      <c r="C12" s="4"/>
+      <c r="E12" s="8"/>
+    </row>
+    <row r="13" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A13" s="30"/>
+      <c r="B13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="E13" s="8"/>
+    </row>
+    <row r="14" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A14" s="30"/>
       <c r="B14" s="19" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="A15" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="E14" s="8"/>
+    </row>
+    <row r="15" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A15" s="30"/>
       <c r="B15" s="19" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C15" s="4"/>
+      <c r="E15" s="8"/>
+    </row>
+    <row r="16" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A16" s="30"/>
+      <c r="B16" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="29">
         <f>SUM(C4+C10+C14+C15)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="13"/>
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="E16" s="9"/>
+    </row>
+    <row r="17" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A17" s="30"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="E17" s="9"/>
+    </row>
+    <row r="18" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A18" s="30" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-      <c r="A19" s="28"/>
+        <v>19</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="E18" s="9"/>
+    </row>
+    <row r="19" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A19" s="30"/>
       <c r="B19" s="19" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="B20" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="8"/>
-[...3 lines deleted...]
-      <c r="B21" s="23" t="s">
+      <c r="C19" s="10"/>
+      <c r="E19" s="9"/>
+    </row>
+    <row r="20" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A20" s="30"/>
+      <c r="B20" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="8"/>
-[...3 lines deleted...]
-      <c r="B22" s="23" t="s">
+      <c r="C20" s="4"/>
+    </row>
+    <row r="21" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A21" s="30"/>
+      <c r="B21" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="14"/>
-[...3 lines deleted...]
-      <c r="B23" s="23" t="s">
+      <c r="C21" s="4"/>
+    </row>
+    <row r="22" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A22" s="30"/>
+      <c r="B22" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="8"/>
-[...3 lines deleted...]
-      <c r="B24" s="23" t="s">
+      <c r="C22" s="10"/>
+    </row>
+    <row r="23" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A23" s="30"/>
+      <c r="B23" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="8"/>
-[...2 lines deleted...]
-      <c r="A25" s="28"/>
+      <c r="C23" s="4"/>
+    </row>
+    <row r="24" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A24" s="30"/>
+      <c r="B24" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="4"/>
+    </row>
+    <row r="25" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A25" s="30"/>
       <c r="B25" s="19" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="A26" s="28"/>
+        <v>26</v>
+      </c>
+      <c r="C25" s="4"/>
+    </row>
+    <row r="26" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A26" s="30"/>
       <c r="B26" s="19" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-      <c r="B27" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="8"/>
-[...3 lines deleted...]
-      <c r="B28" s="24" t="s">
+      <c r="C26" s="4"/>
+    </row>
+    <row r="27" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A27" s="30"/>
+      <c r="B27" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="8"/>
-[...2 lines deleted...]
-      <c r="A29" s="28"/>
+      <c r="C27" s="4"/>
+    </row>
+    <row r="28" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A28" s="30"/>
+      <c r="B28" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="4"/>
+    </row>
+    <row r="29" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A29" s="30"/>
       <c r="B29" s="19" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="B30" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C29" s="4"/>
+    </row>
+    <row r="30" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A30" s="30"/>
+      <c r="B30" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="29">
         <f>SUM(C18+C19+C20+C25+C26)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="16.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
-[...12 lines deleted...]
-      <c r="A33" s="15" t="s">
+    <row r="31" spans="1:5" ht="16.149999999999999" thickTop="1" thickBot="1">
+      <c r="A31" s="30"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="29"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.95" thickTop="1">
+      <c r="A32" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="15"/>
-[...8 lines deleted...]
-      <c r="A35" s="29" t="s">
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="29"/>
-[...3 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+    </row>
+    <row r="35" spans="1:3" ht="24" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>34</v>
       </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+    </row>
+    <row r="36" spans="1:3">
       <c r="C36" s="3"/>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.6">
+    <row r="37" spans="1:3" ht="15.75">
+      <c r="A37" s="18" t="s">
+        <v>35</v>
+      </c>
       <c r="C37" s="3"/>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.6">
+    <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C38" s="3"/>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      </c>
+    <row r="39" spans="1:3">
       <c r="C39" s="3"/>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.6">
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>37</v>
+      </c>
       <c r="C40" s="3"/>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.6">
+    <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C41" s="3"/>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.6">
+    <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C42" s="3"/>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.6">
-[...8 lines deleted...]
-      <c r="C44" s="2"/>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="A4:A17"/>
     <mergeCell ref="A18:A31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c347c865-7445-42cf-9bfc-9256b9f4e567" xsi:nil="true"/>
+    <Comments xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0eb604ce-1903-40a9-ba5b-bcb081763ff9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A6216B4379A39408481E007B55F9D28" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="604b81e30975092153b4c038081b27b2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0eb604ce-1903-40a9-ba5b-bcb081763ff9" xmlns:ns3="c347c865-7445-42cf-9bfc-9256b9f4e567" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc50188d046a34096b821b53e269f5ec" ns2:_="" ns3:_="">
     <xsd:import namespace="0eb604ce-1903-40a9-ba5b-bcb081763ff9"/>
     <xsd:import namespace="c347c865-7445-42cf-9bfc-9256b9f4e567"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -1519,153 +1535,73 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD8C56F-55BE-4CBD-95A5-71368472ECBE}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0FAECF1-EE83-4494-B174-570CBBBF4BD3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0FAECF1-EE83-4494-B174-570CBBBF4BD3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA1ED1F-1C06-4069-896F-C79B1A2A9EF8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA1ED1F-1C06-4069-896F-C79B1A2A9EF8}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD8C56F-55BE-4CBD-95A5-71368472ECBE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalie Shores</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A6216B4379A39408481E007B55F9D28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>